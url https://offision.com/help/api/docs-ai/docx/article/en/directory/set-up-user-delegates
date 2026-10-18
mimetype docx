--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajubsuji_ljxkqj5sgmiu">
+      <w:hyperlink w:history="1" r:id="rIdkepymowg-zzwts0aitatw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/set-up-user-delegates/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An assistant who books their manager's meetings needs the booking to be in the
 manager's name, not their own — so the room shows the right organizer, the
 confirmation reaches the right person, and the booking spends the right budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -460,51 +460,51 @@
       <w:r>
         <w:t xml:space="preserve">The confirmation email goes to Alice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Alice's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> quota is charged, not Ben's. In the quota history the Action user
 column says Ben while the charge says Alice — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqkaxhgunmpjzlhmdj4x9">
+      <w:hyperlink w:history="1" r:id="rIdmaiu37cny5y_gsi2yi1gb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the quota usage history</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ben can also </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">edit and cancel</w:t>
       </w:r>
@@ -543,51 +543,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Ben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alice's room rules apply, not Ben's. Where Alice's room stops people editing or
 cancelling close to the start, it stops Ben at the same moment. Who else can act
 on a booking that is not theirs is set out in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpdvtebfcw44fw_y-wvnwa">
+      <w:hyperlink w:history="1" r:id="rIdck6qsox9sbmznb0mno9ij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">User delegation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ask Ben to make one booking in Alice's name and cancel it again. If the row never
@@ -657,51 +657,51 @@
         <w:t xml:space="preserve"> permission.
 A director who only ever uses Outlook still reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Created</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 until they sign in once; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxjed4ywhlcfjjytl-mj6">
+      <w:hyperlink w:history="1" r:id="rIds7uwhr5lg87ku5zoaz3vc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The other ways to book for someone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Delegates is the one that gives an </w:t>
@@ -882,51 +882,51 @@
               <w:t xml:space="preserve">the management console's own booking form, which always asks who the organizer is</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">nothing to switch on — but the person named as organizer needs the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">User</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> permission (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdns59ndaoxensfsa5bbqjj">
+            <w:hyperlink w:history="1" r:id="rIdxvqgtu9hd0wgj_dsnewzr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who can open the management console</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">), and you must be able to manage the resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -944,51 +944,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking manager</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> override condition on a resource policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcizbmsouvc9m7nz3rmcly">
+            <w:hyperlink w:history="1" r:id="rIdz50usfvrbvvg1brl3ovlr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource policy reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">To name who a meeting is </w:t>
             </w:r>
@@ -1013,129 +1013,129 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Host</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdx6_trwukcfq2ofvet0fuu">
+            <w:hyperlink w:history="1" r:id="rIdzima0x-zbawb59ro3gpml">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which form a booking uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can also close the console route off for a particular resource, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow
 booking manager book for user</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxrmcpl6akgjzwolqeno2">
+      <w:hyperlink w:history="1" r:id="rIdgxzbyv1aowyzk005x8cra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A private booking is judged against whoever is signed in,
 not the person they are acting for, so a delegate does not automatically see
 the subject of their manager's private meetings. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdba1yshghbrthm5x_roros">
+      <w:hyperlink w:history="1" r:id="rIdjbsyxznv29th8p3ufvqhq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep a booking private</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1602,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajubsuji_ljxkqj5sgmiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdhqkaxhgunmpjzlhmdj4x9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdpdvtebfcw44fw_y-wvnwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIdtxjed4ywhlcfjjytl-mj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdns59ndaoxensfsa5bbqjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdcizbmsouvc9m7nz3rmcly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdx6_trwukcfq2ofvet0fuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdnxrmcpl6akgjzwolqeno2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdba1yshghbrthm5x_roros" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cb76846652f7ecff21e2db32cd4a4f4d1168050.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkepymowg-zzwts0aitatw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdmaiu37cny5y_gsi2yi1gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdck6qsox9sbmznb0mno9ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../user-delegation/" TargetMode="External"/><Relationship Id="rIds7uwhr5lg87ku5zoaz3vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rIdxvqgtu9hd0wgj_dsnewzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdz50usfvrbvvg1brl3ovlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdzima0x-zbawb59ro3gpml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgxzbyv1aowyzk005x8cra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjbsyxznv29th8p3ufvqhq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7630cf5422428b90e50bf6e5084d06be9d676c6f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up user delegates</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>