--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzs8nwqndzwjgs5wgm97u">
+      <w:hyperlink w:history="1" r:id="rIdg42lmzpwm3-8uwswc2jgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/see-who-has-signed-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page answers "who has </w:t>
@@ -411,51 +411,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Activated header filters the list; Invited plus Created is everyone who has never signed in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing you do here moves anyone's status — Offision sets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Activated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the
 first time the person signs in, not when an administrator approves them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcv6_lwjsdbg6godakuw2b">
+      <w:hyperlink w:history="1" r:id="rId-opgprnllqmo6qzphrm7p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what each state
 means and what moves it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Chase the ones who never signed in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1101,51 +1101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjzs8nwqndzwjgs5wgm97u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdcv6_lwjsdbg6godakuw2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e72e93d81a82a37de7090ff31cf4feb58e19c620.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1bee3c182b86d1d7c898a9365a02e5a5c2cd187.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d202d1388473c8dc5729b82c21633712e8cde5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg42lmzpwm3-8uwswc2jgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId-opgprnllqmo6qzphrm7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e72e93d81a82a37de7090ff31cf4feb58e19c620.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1bee3c182b86d1d7c898a9365a02e5a5c2cd187.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d202d1388473c8dc5729b82c21633712e8cde5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who has signed in — and who never has</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>