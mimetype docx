--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg42lmzpwm3-8uwswc2jgv">
+      <w:hyperlink w:history="1" r:id="rIdq_at5w0sfzl8wf-piuisw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/see-who-has-signed-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page answers "who has </w:t>
@@ -411,51 +411,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Activated header filters the list; Invited plus Created is everyone who has never signed in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing you do here moves anyone's status — Offision sets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Activated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the
 first time the person signs in, not when an administrator approves them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-opgprnllqmo6qzphrm7p">
+      <w:hyperlink w:history="1" r:id="rIdvtnw5z0kvwxnlz5f49gmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what each state
 means and what moves it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Chase the ones who never signed in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1101,51 +1101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg42lmzpwm3-8uwswc2jgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId-opgprnllqmo6qzphrm7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e72e93d81a82a37de7090ff31cf4feb58e19c620.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1bee3c182b86d1d7c898a9365a02e5a5c2cd187.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d202d1388473c8dc5729b82c21633712e8cde5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_at5w0sfzl8wf-piuisw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdvtnw5z0kvwxnlz5f49gmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca18f2e5d94b2c55d1b569ad42e19677d60af50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78965d268fca2ae2f4c96cc6936cb83bc8d0d768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17944658625736bdfcc3da80538a9ec3ae5f31da.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who has signed in — and who never has</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>