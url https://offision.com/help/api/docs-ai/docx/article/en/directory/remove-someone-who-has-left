--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,622 +42,953 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivate to stop them signing in while keeping their history, sign out the devices they are still on, or delete and restore from the recycle bin. What each one leaves behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmliryq83tu_3mqbkfpvg">
+      <w:hyperlink w:history="1" r:id="rId3ojbwuniz_v98cbqbr2tn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...144 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4495800" cy="3971925"/>
+            <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-remove-actions" descr="Both actions sit at the foot of the person's panel." title="Both actions sit at the foot of the person's panel."/>
+            <wp:docPr id="1" name="what-deactivating-stops" descr="Deactivating closes the sign-in door and nothing else. The session, the card and the bookings each need their own action." title="Deactivating closes the sign-in door and nothing else. The session, the card and the bookings each need their own action."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4495800" cy="3971925"/>
+                      <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Both actions sit at the foot of the person's panel.</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Deactivating closes the sign-in door and nothing else. The session, the card and the bookings each need their own action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before you start:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+Cancel or hand over anything of theirs that still matters first. Removing a person
+does not touch their bookings — see step 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Choose deactivate or delete</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two different actions, and reaching for the wrong one is the usual regret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deactivate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is what you want for someone who has left. They can no longer sign
+in, and their record stays in the list reading </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deactivated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, with everything
+they ever booked still attached to a readable name. It is reversible in one click.
+It does not sign out a device they are already on — that is step 3, and it is the
+step most often missed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is for a record that should not have existed — a duplicate, a typo, a
+test account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose deactivate unless the record itself is the problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Deactivate</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open the person from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directory</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Users</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and use </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivate user</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> appears only for someone currently </w:t>
-[...279 lines deleted...]
-intact.</w:t>
+        <w:t xml:space="preserve"> at the
+foot of their panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/user (Users)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:extent cx="4495800" cy="3971925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-recycle-bin" descr="Deleted people stay in the recycle bin, and can be restored from it." title="Deleted people stay in the recycle bin, and can be restored from it."/>
+            <wp:docPr id="1" name="user-remove-actions" descr="Both actions sit at the foot of the person's panel." title="Both actions sit at the foot of the person's panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4495800" cy="3971925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Both actions sit at the foot of the person's panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision asks you to confirm, and warns that a deactivated person can no longer
+sign in. Two things to expect:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deactivate user</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appears only for someone currently </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and never
+on your own account. You cannot lock yourself out this way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To bring them back, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-enable user</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appears in the same place and restores
+their access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Sign out the devices they are still on</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deactivating stops the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">next</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sign-in. It does nothing to a phone or laptop
+already signed in, and that sign-in stays valid for up to thirty days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So finish the job on their record's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force logout all</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+ends every device they have, in one action. Do it after deactivating, never
+before — deactivate first and there is no gap for them to sign back in through.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If they sign in with Microsoft 365 or another company account, disable that
+account too. Deactivating in Offision does not reach it, and neither does forcing
+a logout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3s-a6raxvdrghiqe0z536">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sign out a lost or stolen device</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for
+the whole-tenant list and batch sign-outs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Take away their card and door access</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deactivating changes their status and nothing else. It does not clear the access
+card they hold, and it does not take them off a door — so a card still in their
+wallet still names them at a panel, and a door that opened for that person still
+opens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deleting them does not clear the card either. With no account left to resolve to
+the number goes quiet at a panel, but the card record is kept — so the number
+stays reserved across the account, cannot be given to anybody else until it is
+cleared, and names them again if they are restored from the recycle bin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open their record, go to its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access cards</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page, empty the card fields and
+save. Clearing a field is what removes the card — there is no separate delete on
+that page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1590675"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="card-outlives-the-account" descr="Leo Fontaine's account is deactivated; the card he holds still reads Active." title="Leo Fontaine's account is deactivated; the card he holds still reads Active."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1590675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leo Fontaine's account is deactivated; the card he holds still reads Active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two doors this does not close:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A door your own access-control system releases.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision never sends card
+numbers to a door controller, so withdrawing somebody there is a separate job
+in that system — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_km56mp54ubaqa9m4ihtb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Where a card number is read</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A card issued by an outside system.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> An external sync card is read-only on
+the person's record and has to be withdrawn where it was issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Can this happen automatically?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Only the account part of it. Where
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxcl1ggnxqab7jognuie9h">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">people sync from Microsoft 365</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+is on, somebody removed from your directory — or moved out of a synced group — is
+removed from Offision on the next run, and steps 1 and 2 above happen without
+anybody doing them. Blocking sign-in in Microsoft 365 is not that: a blocked
+account is still in the directory and stays a live Offision user.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nothing else is automatic. The card stays, the devices stay, the bookings stay,
+and a contractor's </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbmggzcesgtwvsyyh4oa1-">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">long-term badge</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is not
+touched at all — it belongs to a visitor record rather than to an account. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgzrheqodtniijggtz4omc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. What removal leaves behind</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Their bookings stay exactly where they are.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision does not cancel, release
+or reassign anything when a person is deactivated or deleted, and there is no
+prompt offering to. A room they booked for next Tuesday is still booked for next
+Tuesday.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So before removing anyone, deal with what is still theirs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cancel bookings that should not go ahead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rebook, under a colleague's name, anything that should.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check recurring bookings especially — those run furthest into the future and are
+the ones people forget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Their name continues to appear on past bookings after removal, which is what you
+want: the history stays readable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A deactivated person can still be added to a booking.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> They stay in the
+participant picker, because it lists people rather than accounts that can sign
+in. A deleted person drops out of it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Delete, and undo it</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sits beside </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deactivate user</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the same panel, and asks you to
+confirm the people it is about to remove.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nothing is destroyed at that moment. The record moves to the recycle bin, reached
+from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recycle bin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the foot of the list; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back to active list</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> returns you.
+Select the person there and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restore</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to bring them back, name and email
+intact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-recycle-bin" descr="Deleted people stay in the recycle bin, and can be restored from it." title="Deleted people stay in the recycle bin, and can be restored from it."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -696,51 +1027,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If their email address has been reused by a newer account in the meantime,
 restoring renames the restored record to keep both valid. Check the name
 afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The recycle bin keeps deleted people for good. Nothing purges them — bookings,
 logs and approvals point at the person, and keeping the record is what keeps
 that history readable — so a deleted account can always be restored, and a
 deleted person's name never disappears from what they did.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. Check it worked</w:t>
+        <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Their row should read </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or the person should appear under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deleted
@@ -754,59 +1085,58 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Login devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page should be empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then try their address at the sign-in page. It should be refused. If they can
 still get in, the change landed on a different record — search for the address
 itself rather than the name, since duplicates are usually why this happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a device is still working rather than a sign-in still succeeding, that is a
-different problem — see
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdcef7sa3fq10vv_zj_keqj">
+different problem — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmpgtbvrdsmyh5du1szmac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Someone still has access after you signed them out</w:t>
+          <w:t xml:space="preserve">How login devices work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -1226,51 +1556,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgmliryq83tu_3mqbkfpvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdnl8afd_ohrohmtfxunhyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdcef7sa3fq10vv_zj_keqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../someone-still-has-access-after-sign-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1103f1a219ede2570e56fd65662a0e847148d64.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59eb70a2606010f352eec0cd3226c0933662b44d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3ojbwuniz_v98cbqbr2tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId3s-a6raxvdrghiqe0z536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId_km56mp54ubaqa9m4ihtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdxcl1ggnxqab7jognuie9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbmggzcesgtwvsyyh4oa1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdgzrheqodtniijggtz4omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdmpgtbvrdsmyh5du1szmac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27ccd273bb6381d7a0ffed30d71e42a350ea3f5c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1103f1a219ede2570e56fd65662a0e847148d64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f6446c937b61d065ad35d63606caca5f899ef51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59eb70a2606010f352eec0cd3226c0933662b44d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Remove someone who has left</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>