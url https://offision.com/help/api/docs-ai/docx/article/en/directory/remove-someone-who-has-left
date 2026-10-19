--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ojbwuniz_v98cbqbr2tn">
+      <w:hyperlink w:history="1" r:id="rIdtp775h5yf0aovkfljuysi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/remove-someone-who-has-left/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-deactivating-stops" descr="Deactivating closes the sign-in door and nothing else. The session, the card and the bookings each need their own action." title="Deactivating closes the sign-in door and nothing else. The session, the card and the bookings each need their own action."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -472,51 +472,51 @@
         <w:t xml:space="preserve">Force logout all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ends every device they have, in one action. Do it after deactivating, never
 before — deactivate first and there is no gap for them to sign back in through.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If they sign in with Microsoft 365 or another company account, disable that
 account too. Deactivating in Offision does not reach it, and neither does forcing
 a logout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3s-a6raxvdrghiqe0z536">
+      <w:hyperlink w:history="1" r:id="rIdmd0gs0bj_ei3-asr3ovjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign out a lost or stolen device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 the whole-tenant list and batch sign-outs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Take away their card and door access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -639,137 +639,137 @@
       <w:r>
         <w:t xml:space="preserve">Two doors this does not close:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A door your own access-control system releases.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision never sends card
 numbers to a door controller, so withdrawing somebody there is a separate job
 in that system — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_km56mp54ubaqa9m4ihtb">
+      <w:hyperlink w:history="1" r:id="rIdr9tdoz4xfoh4kxpi3mh55">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where a card number is read</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A card issued by an outside system.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An external sync card is read-only on
 the person's record and has to be withdrawn where it was issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can this happen automatically?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only the account part of it. Where
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcl1ggnxqab7jognuie9h">
+      <w:hyperlink w:history="1" r:id="rId4xod61ktclrtpcihpua_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people sync from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is on, somebody removed from your directory — or moved out of a synced group — is
 removed from Offision on the next run, and steps 1 and 2 above happen without
 anybody doing them. Blocking sign-in in Microsoft 365 is not that: a blocked
 account is still in the directory and stays a live Offision user.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing else is automatic. The card stays, the devices stay, the bookings stay,
 and a contractor's </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbmggzcesgtwvsyyh4oa1-">
+      <w:hyperlink w:history="1" r:id="rIdmjv0c1c5knedlcqnymr3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is not
 touched at all — it belongs to a visitor record rather than to an account. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzrheqodtniijggtz4omc">
+      <w:hyperlink w:history="1" r:id="rId589ktj4xoztq3kphcdufp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What removal leaves behind</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1087,51 +1087,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Login devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page should be empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then try their address at the sign-in page. It should be refused. If they can
 still get in, the change landed on a different record — search for the address
 itself rather than the name, since duplicates are usually why this happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a device is still working rather than a sign-in still succeeding, that is a
 different problem — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpgtbvrdsmyh5du1szmac">
+      <w:hyperlink w:history="1" r:id="rIdeq7jwzwhskrkhyrdshoir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How login devices work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1556,51 +1556,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3ojbwuniz_v98cbqbr2tn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId3s-a6raxvdrghiqe0z536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId_km56mp54ubaqa9m4ihtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdxcl1ggnxqab7jognuie9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbmggzcesgtwvsyyh4oa1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdgzrheqodtniijggtz4omc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdmpgtbvrdsmyh5du1szmac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27ccd273bb6381d7a0ffed30d71e42a350ea3f5c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1103f1a219ede2570e56fd65662a0e847148d64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f6446c937b61d065ad35d63606caca5f899ef51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59eb70a2606010f352eec0cd3226c0933662b44d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtp775h5yf0aovkfljuysi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdmd0gs0bj_ei3-asr3ovjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdr9tdoz4xfoh4kxpi3mh55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId4xod61ktclrtpcihpua_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmjv0c1c5knedlcqnymr3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId589ktj4xoztq3kphcdufp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdeq7jwzwhskrkhyrdshoir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90959d4882a0e0cc601b217f7a95401c8668b1dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85783e54ec28a4b4e374a4548cb5c671e0bd74e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/993b4cf049552a7dc0d64ac86c909dfbdceb89a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6230c05c08aff0e67bd9893497f39d82c536de74.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Remove someone who has left</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>