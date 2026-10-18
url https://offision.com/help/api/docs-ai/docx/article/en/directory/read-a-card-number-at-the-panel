--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,126 +26,136 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read a card number at the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to find out what number a card actually sends, on any panel that reads one. The panel's own console shows the number of every card tapped on it — which is the number to store, and rarely the one printed on the card.</w:t>
+        <w:t xml:space="preserve">How to find out what number a card actually sends, on any panel that reads one. The Card test page of the panel's own console shows the number of every card tapped on it — which is the number to store, and rarely the one printed on the card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-08</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl2d_t82-dm5vkm5lqqvcs">
+      <w:hyperlink w:history="1" r:id="rIdatrd_bcwhwlrbuylowyzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/read-a-card-number-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The number you need is usually not the number printed on the card, so the
 reliable way to find it is to ask the panel that will be reading it. Every panel
-keeps the last card it read on a page of its own console, and that value is
-exactly what goes into </w:t>
+has a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Card test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page in its own console that shows the number of each card
+tapped on it, and that value is exactly what goes into </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is paired and showing its room, and you know its pass code — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ddwxfoglw8ec4gpafamv">
+      <w:hyperlink w:history="1" r:id="rIdlqzx94ohc4ed9oqpwpnu1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need one card in your hand and the panel in front of you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Unlock the panel's console</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -208,171 +218,235 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The gate in front of the console: the keypad, or the QR code beside it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The keypad is not the only way through. Somebody who is a player manager can tap
 their own staff card here instead, and an administrator can scan the QR code
 shown beside it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Open Player status and tap the card</w:t>
-[...15 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">2. Open Card test and tap the card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The console opens over the room, on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Card test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the fourth
+item in its left-hand list, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Server connection</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Player information</w:t>
-[...4 lines deleted...]
-here: </w:t>
+        <w:t xml:space="preserve">Status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It replaces
+the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Card scanning result</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> row that used to sit at the foot of
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Player status</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It reads a dash until a card is tapped. Hold the card against the panel's reader
-[...1 lines deleted...]
-through a stack of cards without leaving the page.</w:t>
+        <w:t xml:space="preserve">It shows </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ready to Scan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> until a card is read. Hold the card against the
+panel's reader and its number fills the top of the page, with the time it was
+read. Each tap after that takes its place, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> underneath lists
+every card read since the console opened, newest first, so you can work through
+a stack of cards without leaving the page. Closing the console clears the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A card tapped here is only read, never checked in: while the console is open,
+the room screen underneath ignores cards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2457450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="card-number-at-panel-console" descr="Card scanning result, last in the list, holding the number of the card just tapped." title="Card scanning result, last in the list, holding the number of the card just tapped."/>
+            <wp:docPr id="1" name="card-number-at-panel-console" descr="Card test, holding the number of the card just tapped, with every read listed under Recent." title="Card test, holding the number of the card just tapped, with every read listed under Recent."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2457450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Card scanning result, last in the list, holding the number of the card just tapped.</w:t>
+        <w:t xml:space="preserve">Card test, holding the number of the card just tapped, with every read listed under Recent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That string is the whole answer. Write it down exactly as shown — upper and lower
 case do not matter, so you never have to worry about which you copied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the number will look like</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On an ordinary MIFARE, NTAG or DESFire card it is the chip's UID in hexadecimal,
@@ -411,57 +485,67 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A USB reader answers differently:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The decoding belongs to the panel's built-in reader. An HID card tapped on a USB
 reader plugged into the panel comes back as a long serial instead, even on a
 panel that would have decoded it — so read the card the same way the panel will
 be reading it in daily use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which panels can do this</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Any panel that can read a card can show you what it read: the row listens to the
-[...1 lines deleted...]
-console without it. What differs is only whether the panel has a reader of its
+        <w:t xml:space="preserve">Any panel that can read a card can show you what it read: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Card test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> listens
+to the panel's reader, whatever that reader is, and no brand has a version of
+the console without it. What differs is only whether the panel has a reader of its
 own or needs one plugged in, which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxlm1evz7fu9fdxmkmop0">
+      <w:hyperlink w:history="1" r:id="rIdm5bul036mxlksfjhpckwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 model by model.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="card-reader-paths" descr="Qbic and iAdea read the card themselves. Everything else needs a reader." title="Qbic and iAdea read the card themselves. Everything else needs a reader."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -498,82 +582,102 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic and iAdea read the card themselves. Everything else needs a reader.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel running in its browser rather than the installed app cannot reach a
-built-in reader at all, so the row stays on a dash there until a USB reader is
-plugged in.</w:t>
+built-in reader at all, so </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Card test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stays on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ready to Scan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> there until
+a USB reader is plugged in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Store the number against a person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the number to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and add it there, or type it into the
 person's own record — both write the same card. The whole flow, including taking
 a card back, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkruzepbdorswbghzztsw">
+      <w:hyperlink w:history="1" r:id="rIdlumwxekbjxv34xmhlgzkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -671,51 +775,51 @@
         <w:t xml:space="preserve">Remote control</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and work its console on the mirrored screen
 while a colleague at the room does the tapping.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the row stays on a dash</w:t>
+        <w:t xml:space="preserve">When no number appears</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
@@ -860,51 +964,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The number appears here but a tap does nothing on the room screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The number is not stored against anybody yet, which is what this page is for. If it is stored, work through </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtraw7yo2jxb_lkqzh2ozp">
+            <w:hyperlink w:history="1" r:id="rIdepigvl31fhdm3t6ha3zwa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1334,51 +1438,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl2d_t82-dm5vkm5lqqvcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rId8ddwxfoglw8ec4gpafamv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdxxlm1evz7fu9fdxmkmop0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdvkruzepbdorswbghzztsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdtraw7yo2jxb_lkqzh2ozp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33d962ed67f4f25903d4f5c45fdbf4903a8dad7f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36567dc7a0dff741e01c115a5692c22c5bf17df5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7a641d7b753104f1b7ea58ac3976e19696f264.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/544d01445250be7ef2873a8b7b0186eb19f7c288.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdatrd_bcwhwlrbuylowyzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdlqzx94ohc4ed9oqpwpnu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdm5bul036mxlksfjhpckwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdlumwxekbjxv34xmhlgzkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdepigvl31fhdm3t6ha3zwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d168c109d816344d420f4ae5255d8ea8ce2ece.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d9102add35410c5b605a5a3b4a1864e4c9d038b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0025c019fcbebdcfbdd7f35985e966347b59b289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3101c093efd7b79e24dc6c60adedae5d4eee215a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read a card number at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>