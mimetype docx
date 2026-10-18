--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open a second office by duplicating the first</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision holds every office in one account, so a second site is a new building rather than a second setup — policies, panel configurations, signage content and branding are shared the moment it exists. What Duplicate copies, the three copied fields that must not stay copied, and how rooms and people arrive in bulk.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Offision holds every office in one account, so a second site is a new building rather than a second setup — policies, panel configurations, signage content and branding are shared the moment it exists. What Duplicate copies, the three copied fields that must not stay copied, and how rooms and people arrive in bulk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyyikq1e6qeleewvky-s0z">
+      <w:hyperlink w:history="1" r:id="rIdpeg5kfymgdqaqd95ivkh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/open-a-second-office/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision manages every office from one account.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A new site is a new
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the Offision you already run, not a second Offision to set up — so
@@ -401,51 +409,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the step to slow down for, because nothing here looks wrong on screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The map pin is still on the first office.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The pin is this building's time
 zone, the centre of its GPS check-in area, and the map link printed in every
 booking and visitor email — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoko_wp07f2rtkijytpmcn">
+      <w:hyperlink w:history="1" r:id="rIdfsoje_mpo2uxld6hczuhi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a building's Google map location is used for</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Drag it to the new address before anyone books anything, and correct the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field in the same pass.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -453,95 +461,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The business hour is the sharper one.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a business hour pins its own
 time zone, that zone beats the map pin, and the line under the map says so —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">From business hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A second office on the other side of the world can be
 pinned perfectly and still run every booking on the first office's clock. Give
 it </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5yg_sep1w5qj3ngdghfrv">
+      <w:hyperlink w:history="1" r:id="rIdjkle9mvjqwt0y-xgbve6g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">business hours of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 rather than sharing the ones it inherited;
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwytwkisstfxyk3ukn7ry">
+      <w:hyperlink w:history="1" r:id="rIdofi82hmjgyfwlodseunop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which time zone applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the order
 the two are read in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then give the building an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if a spreadsheet should be able to name
 it, and fill in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaixnoapw5wbpecesohmwd">
+      <w:hyperlink w:history="1" r:id="rIdcuf5_y1qsrlfsjsriw0sn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Put rooms and desks on the floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three routes, and which is right depends on how alike the rooms are.</w:t>
@@ -567,139 +575,139 @@
         <w:t xml:space="preserve">, beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a resource, carries its policy, hours and
 amenities — the closest thing to cloning a room. Set its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the
 new floor and place it on the floor plan, which does not come with it:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2vma0wdnf1o1u79iv7e8">
+      <w:hyperlink w:history="1" r:id="rIdaisbrwasbvgshpw-xvetg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Rename, edit or delete a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, is for volume. The sheet carries names and a
 room's capacity and nothing else, with no column for the floor, so location,
 policy and amenities are set afterwards: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivrr6hg1qyxllin2x8iha">
+      <w:hyperlink w:history="1" r:id="rIdwczuctwpuq1scc1daeqp1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcq_feky0clh8-r7d1unn9">
+      <w:hyperlink w:history="1" r:id="rId2qg-93dh-ni_rutyyira2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> brings
 them from the directory, where the company runs one. They arrive on a default
 floor, so expect to move them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People arrive the same two ways —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhp305ci5aorssx5bkk08">
+      <w:hyperlink w:history="1" r:id="rIdwdqb8u2viw6t6cabz8eyg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a spreadsheet or a directory sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the groups
 they land in already carry their permissions and quota. Access cards need
 nothing: the number belongs to the person, and any panel reads it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Point it at the rules you already wrote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -717,148 +725,148 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource quota
 policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Team space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offer the records the first office already uses —
 pick them. A room left without one is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6xepebdrujfkee2wo1tv">
+      <w:hyperlink w:history="1" r:id="rId_zdks0t71ok4u3lwhpj7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">bookable by everyone, at any time, immediately</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panels and screens are the same. A panel's buttons, skin and screen saver come
 from a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ihxsr-elcpdnzdkejxlx">
+      <w:hyperlink w:history="1" r:id="rIdcgks4cf0is6dnffej4-9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">panel configuration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> any number of
 panels share, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmx9upknives6qy3i8m2rc">
+      <w:hyperlink w:history="1" r:id="rIdozlchcvquountgpz0n2c3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is a
 design rather than a screen — so both join what exists, and you give the
 hardware the new building's location.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Open it to visitors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting is switched on per building, and the duplicate already brought the
 visiting policy. What is left is the building's opening hour, its receptionists
 and its quota — visitors are licensed per location, not per company, so the new
 site has a monthly allowance of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9zlxhcwyrmwkfthnrq9x">
+      <w:hyperlink w:history="1" r:id="rIdrr4s-x-vykqenivxpwu1-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a building to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One thing bites only on a second site: a lobby screen naming no building greets
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visiting location, so each office's arrivals appear on the other's
 screen. Name the buildings each lobby screen serves —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbhq5qns3nyml3gsv6s_u">
+      <w:hyperlink w:history="1" r:id="rIdz6sttd_n2vrs0oxubtxlp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visiting location is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book a room at the new site as an ordinary employee and check in on its panel,
@@ -867,133 +875,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A floor plan is drawn per floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and never comes with a building —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpuj1cxamzxepubmot01yx">
-[...4 lines deleted...]
-          <w:t xml:space="preserve">Create a map for a floor</w:t>
+      <w:hyperlink w:history="1" r:id="rIdcb2f1mo5ma9aghwqdfwo2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Create a floor map with Map 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and a second
 building is a second
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimvkabkd3ztsk8cvfnxt_">
+      <w:hyperlink w:history="1" r:id="rIdwerefw6dreeiq01ifkwji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">network to open up</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before a panel
 comes online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Two things arrive whether you meant them to or not.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An announcement naming
 no building already shows on every screen, so the new site inherits the
 company's existing ones. And where roles are assigned on buildings, a site with
 an empty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Roles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page silently
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkmyygsmowg5b8vrmckyub">
+      <w:hyperlink w:history="1" r:id="rIdau7dt-p9gbzukldnxa1px">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">mails nobody when an issue is reported</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Arriving from another system</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead is a different order of work, with its
 own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3wky-jpqejtispkdlp9cr">
+      <w:hyperlink w:history="1" r:id="rIdqr90v8q91-ph-rd59aolz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move to Offision from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1418,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyyikq1e6qeleewvky-s0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdoko_wp07f2rtkijytpmcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId5yg_sep1w5qj3ngdghfrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdcwytwkisstfxyk3ukn7ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdaixnoapw5wbpecesohmwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdm2vma0wdnf1o1u79iv7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdivrr6hg1qyxllin2x8iha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdcq_feky0clh8-r7d1unn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzhp305ci5aorssx5bkk08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdp6xepebdrujfkee2wo1tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId9ihxsr-elcpdnzdkejxlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdmx9upknives6qy3i8m2rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdg9zlxhcwyrmwkfthnrq9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdzbhq5qns3nyml3gsv6s_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdpuj1cxamzxepubmot01yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdimvkabkd3ztsk8cvfnxt_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdkmyygsmowg5b8vrmckyub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId3wky-jpqejtispkdlp9cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29ba9cf5c21faa045d3e02c8eda101f40c1d316e.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpeg5kfymgdqaqd95ivkh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rIdfsoje_mpo2uxld6hczuhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdjkle9mvjqwt0y-xgbve6g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdofi82hmjgyfwlodseunop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdcuf5_y1qsrlfsjsriw0sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdaisbrwasbvgshpw-xvetg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdwczuctwpuq1scc1daeqp1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId2qg-93dh-ni_rutyyira2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwdqb8u2viw6t6cabz8eyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId_zdks0t71ok4u3lwhpj7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdcgks4cf0is6dnffej4-9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdozlchcvquountgpz0n2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdrr4s-x-vykqenivxpwu1-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdz6sttd_n2vrs0oxubtxlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdcb2f1mo5ma9aghwqdfwo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdwerefw6dreeiq01ifkwji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdau7dt-p9gbzukldnxa1px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdqr90v8q91-ph-rd59aolz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5016a754887ee321158375cd8323cc74bcb20b87.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a second office by duplicating the first</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>