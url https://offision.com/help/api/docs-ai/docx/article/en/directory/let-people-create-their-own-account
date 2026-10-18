--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy84-ul8mg-y2tgm37pkvu">
+      <w:hyperlink w:history="1" r:id="rIdsjzlxg3bisxotvwtv8hw3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/let-people-create-their-own-account/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most people get an Offision account because somebody made one for them — an
 invitation, or a spreadsheet import. Self-registration is the third way: a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -837,51 +837,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a self-registered account can do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The account lands on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">root branch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdct6m4-xthxwkxeq25sqnu">
+      <w:hyperlink w:history="1" r:id="rIdnxhdgm4c6hkc90xjgddnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a branch is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), on the tenant's
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">default user security profile</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with the standard booking-user permission: enough to
 book a room and manage their own things, and nothing administrative. Everything
 after that is ordinary account work — move them, change their groups, change
 their permissions — on their record in </w:t>
       </w:r>
       <w:r>
@@ -1374,51 +1374,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy84-ul8mg-y2tgm37pkvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rIdct6m4-xthxwkxeq25sqnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ead1f943a2cd597189e6e30e8e88311e05609d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d8971e5de4341e17876a202b7a75aa78d5aac29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07af6637b577fd4be59b995024dac60c66129ba8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/904303105293539d27293104d9420e724afb0f4d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/108276560c557ee48f8c8db26c87155be05d525b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/accfc48007062384ce2e4e628e06debce1073d57.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7af133c50f77d0fe4c5e0542b26c2443a77b2a9b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjzlxg3bisxotvwtv8hw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/let-people-create-their-own-account/" TargetMode="External"/><Relationship Id="rIdnxhdgm4c6hkc90xjgddnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10747674b7cf9f08cff1651ad2708666e40a0969.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/722ea9a05dd102ca6cef7dea6c75c43d464bf5dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5844a51f4fb49215bc1fbcb7db5ecdd4f1ac4315.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21473c6b41621b5d069b5190745511aa21589471.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2809d7e2dc4943615c63376989e8f9ff2293573b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/789d23fbe13f967e053452333afa636f6d29f49b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ede574ba9338dc971cb3b5bb5b466358dc625f5e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people create their own account</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>