--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhus2zixmaeg0lnwzaj_n">
+      <w:hyperlink w:history="1" r:id="rId4ykxgseymoz_h6nq4ebge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/issue-a-card-to-someone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The person needs an Offision account already. Card slots appear only when you
 open an existing record — a brand-new one has no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page at all.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5xvyk9s-gve-ma2acuhk">
+      <w:hyperlink w:history="1" r:id="rIddmxh4nvictlgb_ek7ddvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Read the number off the card</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do this before anything else, because the number you need is usually not the
@@ -154,52 +154,65 @@
         <w:t xml:space="preserve">Which number goes in the box:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An ordinary MIFARE, NTAG or DESFire card has no printed number — what a reader
 sends is the chip's UID, in hexadecimal. An HID Global card read by an iAdea
 panel supplies its own encoded card number instead, which is the one printed on
 it. Upper and lower case do not matter, so a number enrolled either way matches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are unsure what a batch of cards will produce, enrol one, tap it, and read
 what was accepted before you type in the other five hundred.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tapping a card at a panel that already works is the quickest way to see the real
-number; the other way is a USB reader plugged into your own machine, which types
-the number into whatever field has focus.</w:t>
+number: the panel's own console shows it, and
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxj5riqlp5udtsqrb1sjcm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is the
+walkthrough. The other way is a USB reader plugged into your own machine, which
+types the number into whatever field has focus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Store it against the person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens do this, and they write the same thing. Use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
@@ -549,51 +562,51 @@
       <w:r>
         <w:t xml:space="preserve">Search the number on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The search box covers the card number, the
 holder and the visitor, so typing the number should return exactly one row against
 the right person. The number itself is masked to its last three characters; the
 control on each row reveals it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then tap the card at a panel. If nothing happens at all, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptf0mbn37vcsnsd-wfnds">
+      <w:hyperlink w:history="1" r:id="rIdtzyd2qba3u1um9nrqufni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the number is already in use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A card number belongs to one person across the whole account, so a number
@@ -760,51 +773,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A lot of them</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — tick the rows and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Batch delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or hand back a whole
 spreadsheet of them at once with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgyuulju55sjavftswlafd">
+      <w:hyperlink w:history="1" r:id="rIddfyw0fxoot-duzp0swmtl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import card numbers in bulk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A deleted card leaves no trace:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 There is no recycle bin for a card and nothing about one reaches the audit trail —
@@ -1247,51 +1260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwhus2zixmaeg0lnwzaj_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIds5xvyk9s-gve-ma2acuhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdptf0mbn37vcsnsd-wfnds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdgyuulju55sjavftswlafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/544d01445250be7ef2873a8b7b0186eb19f7c288.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0d2ecf106013bff9f98df7112516b2208a6087c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/491284b4655a47cda863bf7673e9d7bfd1d4dd4b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ykxgseymoz_h6nq4ebge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIddmxh4nvictlgb_ek7ddvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdxj5riqlp5udtsqrb1sjcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtzyd2qba3u1um9nrqufni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIddfyw0fxoot-duzp0swmtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/544d01445250be7ef2873a8b7b0186eb19f7c288.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0d2ecf106013bff9f98df7112516b2208a6087c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/491284b4655a47cda863bf7673e9d7bfd1d4dd4b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Issue an access card to someone</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>