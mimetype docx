--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ykxgseymoz_h6nq4ebge">
+      <w:hyperlink w:history="1" r:id="rIdkwggfvwk1c0_fcmw-iwjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/issue-a-card-to-someone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The person needs an Offision account already. Card slots appear only when you
 open an existing record — a brand-new one has no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page at all.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmxh4nvictlgb_ek7ddvv">
+      <w:hyperlink w:history="1" r:id="rId1jqkfbcq-kwpk7sjuuc6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Read the number off the card</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do this before anything else, because the number you need is usually not the
@@ -157,51 +157,51 @@
         <w:t xml:space="preserve">
 An ordinary MIFARE, NTAG or DESFire card has no printed number — what a reader
 sends is the chip's UID, in hexadecimal. An HID Global card read by an iAdea
 panel supplies its own encoded card number instead, which is the one printed on
 it. Upper and lower case do not matter, so a number enrolled either way matches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are unsure what a batch of cards will produce, enrol one, tap it, and read
 what was accepted before you type in the other five hundred.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tapping a card at a panel that already works is the quickest way to see the real
 number: the panel's own console shows it, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxj5riqlp5udtsqrb1sjcm">
+      <w:hyperlink w:history="1" r:id="rIdfa__edn67buka_wxqi5yd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the
 walkthrough. The other way is a USB reader plugged into your own machine, which
 types the number into whatever field has focus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Store it against the person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -562,51 +562,51 @@
       <w:r>
         <w:t xml:space="preserve">Search the number on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The search box covers the card number, the
 holder and the visitor, so typing the number should return exactly one row against
 the right person. The number itself is masked to its last three characters; the
 control on each row reveals it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then tap the card at a panel. If nothing happens at all, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzyd2qba3u1um9nrqufni">
+      <w:hyperlink w:history="1" r:id="rId_6jp85ialci-rnkafbnqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the number is already in use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A card number belongs to one person across the whole account, so a number
@@ -773,51 +773,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A lot of them</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — tick the rows and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Batch delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or hand back a whole
 spreadsheet of them at once with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfyw0fxoot-duzp0swmtl">
+      <w:hyperlink w:history="1" r:id="rIdjndytoo4dsu1qhesvkiuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import card numbers in bulk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A deleted card leaves no trace:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 There is no recycle bin for a card and nothing about one reaches the audit trail —
@@ -1260,51 +1260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4ykxgseymoz_h6nq4ebge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIddmxh4nvictlgb_ek7ddvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdxj5riqlp5udtsqrb1sjcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtzyd2qba3u1um9nrqufni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIddfyw0fxoot-duzp0swmtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/544d01445250be7ef2873a8b7b0186eb19f7c288.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0d2ecf106013bff9f98df7112516b2208a6087c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/491284b4655a47cda863bf7673e9d7bfd1d4dd4b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwggfvwk1c0_fcmw-iwjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId1jqkfbcq-kwpk7sjuuc6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdfa__edn67buka_wxqi5yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rId_6jp85ialci-rnkafbnqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdjndytoo4dsu1qhesvkiuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3101c093efd7b79e24dc6c60adedae5d4eee215a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c6f1f173cf8d9469e8cd6ab1d0d373cbd48b6bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c09f9c8bfefe2457a79c9bdfb3e8e74eb784ff.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Issue an access card to someone</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>