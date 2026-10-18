--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxy0xik-jjlx1hcdaxsnda">
+      <w:hyperlink w:history="1" r:id="rIdpvgwfbqjzntdj5zo60oo6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-your-data-is-protected/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A security review asks three things: is the connection encrypted, is the stored
 data encrypted, and who has audited either. This page answers all three.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -162,51 +162,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In transit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every Offision address is served over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPS on port 443</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and only outbound —
 there is no inbound rule for anyone to open. The addresses themselves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkunbww6xycerhdhrt8sfi">
+      <w:hyperlink w:history="1" r:id="rIdyygxis8bselj1byit01hk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A browser that has reached Offision once is told not to come back any other way.
 The service sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HSTS</w:t>
@@ -288,89 +288,89 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Your password is never stored.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> What is kept is a salted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">one-way hash</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 PBKDF2 with HMAC-SHA256. It cannot be turned back into the password by anyone,
 Offision included, which is why a forgotten password is reset rather than sent
 back to you. Where people sign in with Microsoft 365, Google, LDAP or Active
 Directory there is no Offision password at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatbbdf8bmcvnfgdgx_5_g">
+      <w:hyperlink w:history="1" r:id="rIdns9l-hp0lzijgkh9wimwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Credentials Offision has to use again are stored encrypted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and decrypted only
 at the moment they are used — the password for your mail server, an integration's
 client secret, a device's password, a certificate you uploaded. Visitor badge
 photos are held the same way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Backups stay in the same region as the data, which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_skw4ehm4tfzpdvd-qpw5">
+      <w:hyperlink w:history="1" r:id="rIdmxaovzju-nqr9fd5njrqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Who has audited it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -424,51 +424,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Two certificates at two layers — Offision itself, and the platform it runs on. A reviewer's form usually has a line for each.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision holds ISO/IEC 27001:2022</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for its information security management
 system, audited independently. The certificate is published as a PDF at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2sugrerybau1yqkkkj2yl">
+      <w:hyperlink w:history="1" r:id="rIdpbdn_aydue30poqcxt21s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — that is the document
 to attach to a vendor form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which hosts Offision, holds </w:t>
@@ -493,51 +493,51 @@
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SOC 1, 2 and 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the data centres it runs in. Those
 cover the platform underneath rather than Offision's own practice, which is why
 both belong on the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the question is who changed what, the answer is the audit trail, and it
 exports: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi9_-0vkw1reo0qde4rawu">
+      <w:hyperlink w:history="1" r:id="rId3mwvd2hxpgqt2ncbseid-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the audit trail records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -562,71 +562,71 @@
         </w:rPr>
         <w:t xml:space="preserve">There is no customer-managed encryption key.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Keys are managed by Offision;
 there is no way to supply, hold or rotate your own, and no bring-your-own-key
 option.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no on-premises or self-hosted deployment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so none of this can be
 moved inside your own network — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0leopajwipdu9ciadd-m">
+      <w:hyperlink w:history="1" r:id="rIddo2rzs6eahmw4wspmw2wb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For anything past this page, including the certificate itself, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjafdf3tks_qbbsut_ynim">
+      <w:hyperlink w:history="1" r:id="rId9of0cwcrx-huuqi-63la2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1051,51 +1051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxy0xik-jjlx1hcdaxsnda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdkunbww6xycerhdhrt8sfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdatbbdf8bmcvnfgdgx_5_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId_skw4ehm4tfzpdvd-qpw5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId2sugrerybau1yqkkkj2yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rIdi9_-0vkw1reo0qde4rawu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdc0leopajwipdu9ciadd-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdjafdf3tks_qbbsut_ynim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbe07f1114ae3be8cf0d964f3b2bc7581bab6e02.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdcda9dd9b4f94958e4ce45ab6a9e70186142513.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpvgwfbqjzntdj5zo60oo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdyygxis8bselj1byit01hk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdns9l-hp0lzijgkh9wimwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdmxaovzju-nqr9fd5njrqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdpbdn_aydue30poqcxt21s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId3mwvd2hxpgqt2ncbseid-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIddo2rzs6eahmw4wspmw2wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId9of0cwcrx-huuqi-63la2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/674b1c56acb9b66bcc063401ac3025485d72949e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0798c6e81e0037d0deb49bb77de4b7400b79d5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How your data is protected, in transit and at rest</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>