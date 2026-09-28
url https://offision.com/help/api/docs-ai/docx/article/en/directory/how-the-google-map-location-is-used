--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrywxreopbggitru_bjyda">
+      <w:hyperlink w:history="1" r:id="rIddobjt6dwr6hscgzoqyusa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building's Google map location is not a picture of where the office is.
 Several other parts of Offision read it, and one of them refuses to work
 without it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -617,51 +617,51 @@
       <w:r>
         <w:t xml:space="preserve"> underneath it. There is no time-zone field to correct it with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building pinned on the wrong side of a city border keeps working. A building
 pinned in the wrong country runs every booking in it on the wrong clock, and
 nothing on screen looks broken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the building in the list and its panel says the same thing, so a site's
 zone can be checked without opening the editor. A business hour overrides it for
 the rooms it covers, and a building with no pin and no business hour falls back
 to the system zone — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6yvsbwnjqy2oxs_z8i6rc">
+      <w:hyperlink w:history="1" r:id="rIdwprkqxmkytu5_fsnoma7a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which time zone applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On room panels and signage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room panel takes its clock from the building its room is in. A screen takes
@@ -1027,51 +1027,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show on map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a floor opens the drawing people click to
 find a room. That is a picture you upload, and it has nothing to do with the
 building's coordinates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendance geofences.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Clock-in areas are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdyo02ie4ez6sfhxqpjlr">
+      <w:hyperlink w:history="1" r:id="rId0wasd82jallg_ey0_rzyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a separate list on the working schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 each with its own centre and radius, and the building's pin is not one
 of them. They also behave the other way round: a working schedule with no
 geofences allows clocking in from anywhere, where GPS check-in with no pin
 allows nowhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a room can be booked.</w:t>
@@ -1529,51 +1529,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrywxreopbggitru_bjyda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId6yvsbwnjqy2oxs_z8i6rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdfdyo02ie4ez6sfhxqpjlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46bd5a29b8ca47a0995bac31372b6863f0a1647c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9083c483d54eff73930f693f1456ef05d34ae8cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2818fe025bcd519ee819c02f1bf57adc40adaeb4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8bfe2ce14f9b06b5df83f8a2ddba19be06d362d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fd80a3e78132b0d8d00c40bfba37df555644b9f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25904c7cb1479d3cf5847438835d87f36b03eb7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddobjt6dwr6hscgzoqyusa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdwprkqxmkytu5_fsnoma7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId0wasd82jallg_ey0_rzyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46bd5a29b8ca47a0995bac31372b6863f0a1647c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9083c483d54eff73930f693f1456ef05d34ae8cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/464e90b8fcf969866aa11cc3a1a0b658bad3d62f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8bfe2ce14f9b06b5df83f8a2ddba19be06d362d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fd80a3e78132b0d8d00c40bfba37df555644b9f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25904c7cb1479d3cf5847438835d87f36b03eb7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a building's Google map location is used for</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>