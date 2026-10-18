--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a building's Google map location is used for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Google map pin is a working value, not a picture. It sets the building's time zone, the link inside every booking and visitor email, and the centre of the GPS check-in area — and the address it stores is not the Address field above it.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The Google map pin is a working value, not a picture. It sets the building's time zone, the link inside every booking and visitor email, and the centre of the GPS check-in area — and the address it stores is not the Address field above it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddobjt6dwr6hscgzoqyusa">
+      <w:hyperlink w:history="1" r:id="rIdygg0o2xngi6ce4huuuejg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-the-google-map-location-is-used/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building's Google map location is not a picture of where the office is.
 Several other parts of Offision read it, and one of them refuses to work
 without it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The part that surprises people</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -617,51 +625,51 @@
       <w:r>
         <w:t xml:space="preserve"> underneath it. There is no time-zone field to correct it with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building pinned on the wrong side of a city border keeps working. A building
 pinned in the wrong country runs every booking in it on the wrong clock, and
 nothing on screen looks broken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the building in the list and its panel says the same thing, so a site's
 zone can be checked without opening the editor. A business hour overrides it for
 the rooms it covers, and a building with no pin and no business hour falls back
 to the system zone — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwprkqxmkytu5_fsnoma7a">
+      <w:hyperlink w:history="1" r:id="rIdxzzrdgjpe9nmyt9qnme6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which time zone applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On room panels and signage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room panel takes its clock from the building its room is in. A screen takes
@@ -1008,70 +1016,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The floor plan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show on map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a floor opens the drawing people click to
-find a room. That is a picture you upload, and it has nothing to do with the
-building's coordinates.</w:t>
+find a room. That drawing is made under Map, using Map 2.0 or Classic, and
+is separate from the building's geographic coordinates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendance geofences.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Clock-in areas are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0wasd82jallg_ey0_rzyj">
+      <w:hyperlink w:history="1" r:id="rIdppysvcfr09mh_2dvpzl5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a separate list on the working schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 each with its own centre and radius, and the building's pin is not one
 of them. They also behave the other way round: a working schedule with no
 geofences allows clocking in from anywhere, where GPS check-in with no pin
 allows nowhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a room can be booked.</w:t>
@@ -1529,51 +1537,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddobjt6dwr6hscgzoqyusa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdwprkqxmkytu5_fsnoma7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId0wasd82jallg_ey0_rzyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46bd5a29b8ca47a0995bac31372b6863f0a1647c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9083c483d54eff73930f693f1456ef05d34ae8cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/464e90b8fcf969866aa11cc3a1a0b658bad3d62f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8bfe2ce14f9b06b5df83f8a2ddba19be06d362d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fd80a3e78132b0d8d00c40bfba37df555644b9f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25904c7cb1479d3cf5847438835d87f36b03eb7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygg0o2xngi6ce4huuuejg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdxzzrdgjpe9nmyt9qnme6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdppysvcfr09mh_2dvpzl5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94952ef48eae59ebcd4ff21c78a6993e81fa2bd1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3ac2d27ec0f748a6fcef5cf0bebf6dd73b14c61.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d769c9372a9cce03c3a0cf809313817ebcee421.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42e44a0f97a37730b31b721239022fe573645dbf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89fbe4f3d02c37dfd651c136476e667e116476f8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28b3f2bec053a1935f442a460195072569fa40b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a building's Google map location is used for</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>