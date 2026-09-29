--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,127 +26,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How sign-in security works</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Two screens decide how people get in — the password policy and security profiles. Which rules bind an Offision password, and which bind everyone including Microsoft 365 and Google sign-ins.</w:t>
+        <w:t xml:space="preserve">Two screens decide how people get into the management console and the user portal — the password policy, and the security profile that sets which IP addresses and which platforms a person may sign in from. Which rules bind an Offision password, and which bind everyone including Microsoft 365 and Google sign-ins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6edwqbc6ivle5einkupj">
+      <w:hyperlink w:history="1" r:id="rIdw__kbgimoha03f3e1uspx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decide how people get into Offision. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Global
 password policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sets the rules for Offision passwords and what happens when
 someone gets one wrong. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User security profiles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set where a person may sign in
-from, whether they need a second factor, and from which IP addresses.</w:t>
+from — which IP addresses, which platforms — and whether they need a second
+factor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sign-in-security-password-policy" descr="Global password policy — the rules for Offision passwords." title="Global password policy — the rules for Offision passwords."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -172,330 +173,441 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Global password policy — the rules for Offision passwords.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The part that surprises people</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">Three things apply to every person, however they signed in.</w:t>
+        <w:t xml:space="preserve">Where people may sign in from</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A profile carries three controls, and they are not enforced in the same place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP restriction</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on a security profile is recorded, but nothing applies it
-[...2 lines deleted...]
-outsiders is closed at the firewall or the VPN, not here.</w:t>
+        <w:t xml:space="preserve"> is checked by the server, on every request, once the person is
+signed in. Enter the addresses your people arrive from — a single </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
+a range </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.1-100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, a comma-separated list, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192.168.0.0/24</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — and a
+request from anywhere else is refused with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">your current IP address is not allowed
+to access this resource</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It covers the management console and the user portal
+alike.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What that looks like to the person is worth knowing, because it is not what most
+administrators expect: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the sign-in itself still succeeds.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The password is
+checked before the profile is read, so someone outside the range signs in as
+normal and then every screen they open comes back empty. A report of "I can sign
+in but nothing loads" from somebody working at home is this, not a fault.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The restriction is set per profile, so head office, contractors and people in the
+field can each have their own — or none.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The platform toggles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — desktop browser, mobile browser, the mobile app, the
 Outlook and Teams add-in — are checked by the app itself when it opens, not by
 the server. Someone on a blocked platform is told why and signed out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto logout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ends a session after that many minutes without touching the
 keyboard or screen. It runs in the app, so it applies wherever the person came
 from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="sign-in-security-profile-form" descr="A security profile: where these people may sign in from, two-factor, and IP restriction." title="A security profile: where these people may sign in from, two-factor, and IP restriction."/>
+            <wp:docPr id="1" name="sign-in-security-profile-form" descr="A security profile: the platforms these people may sign in from, two-factor, and the IP restriction at the foot." title="A security profile: the platforms these people may sign in from, two-factor, and the IP restriction at the foot."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4629150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A security profile: where these people may sign in from, two-factor, and IP restriction.</w:t>
+        <w:t xml:space="preserve">A security profile: the platforms these people may sign in from, two-factor, and the IP restriction at the foot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security profiles are assigned per person, and one profile is the default that new
 people get.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">The part that surprises people</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signing in with Microsoft 365 or Google skips the password policy entirely.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+No lockout after failed attempts, no expiry, no reuse check, no two-factor prompt.
+The same is true of an LDAP or Active Directory sign-in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That is not an oversight. There is no Offision password in those sign-ins to hold
+to a rule — the identity provider checked the credentials before Offision ever saw
+the person, and it is the one enforcing lockout and multi-factor. Setting
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maximum failed login attempts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to 3 does nothing for a company that signs in
+entirely through Microsoft 365, and the place to set that rule is Microsoft's
+console, not this one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So the password policy is worth setting when some or all of your people sign in
+with an Offision password. Where everyone uses single sign-on, it is inert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The IP restriction is the exception on this page: it is checked by Offision on
+every request, whoever signed the person in, so it binds a Microsoft 365 account
+exactly as it binds an Offision one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">None of this ends a session that is already running.</w:t>
-[...3 lines deleted...]
-policy, adding an IP restriction, or turning a platform off governs the </w:t>
+        <w:t xml:space="preserve">Changing the password policy or turning a platform off does not end a session
+that is already running.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Both govern the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIduigzakmnpitormc4whem3">
+        <w:t xml:space="preserve"> sign-in, and a person already
+signed in stays signed in until their device is signed out. That is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtzoa_hb1jxqtlqm3_meqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Login devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">,
-and it is a separate job.</w:t>
+        <w:t xml:space="preserve">, and it is a separate job.
+An IP restriction is the exception, because it is tested on every request rather
+than at sign-in — it takes hold on the next screen they open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see or do what</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is permissions, not security. A profile decides where
 someone signs in from, never what they can reach once inside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Windows app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follows the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desktop browser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle from 4.5.9. Before
 that it was not covered by any of them, so a profile that blocked desktop
 browsers still let the Windows app in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the question behind all of this is whether Offision can be closed to your own
+network, that one has
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwcp-rnptcpoqz2h0m9raj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">an answer of its own</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (Global password policy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -924,51 +1036,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6edwqbc6ivle5einkupj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIduigzakmnpitormc4whem3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563bae968c0eca62c5b6629546c9ad9d88f99724.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad5f060a9da0122c76c60b0fca47773fc68cd17d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw__kbgimoha03f3e1uspx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdtzoa_hb1jxqtlqm3_meqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdwcp-rnptcpoqz2h0m9raj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563bae968c0eca62c5b6629546c9ad9d88f99724.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1856f5c9433c85d11f157ecd1adca2136f787c3e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How sign-in security works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>