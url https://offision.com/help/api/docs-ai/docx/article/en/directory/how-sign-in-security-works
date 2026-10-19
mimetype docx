--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw__kbgimoha03f3e1uspx">
+      <w:hyperlink w:history="1" r:id="rIdh8vav3w3s7poxsh_j3phm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security</w:t>
       </w:r>
@@ -488,51 +488,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing the password policy or turning a platform off does not end a session
 that is already running.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Both govern the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sign-in, and a person already
 signed in stays signed in until their device is signed out. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzoa_hb1jxqtlqm3_meqb">
+      <w:hyperlink w:history="1" r:id="rId8krhkffaqungwfgsxzgms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Login devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and it is a separate job.
 An IP restriction is the exception, because it is tested on every request rather
 than at sign-in — it takes hold on the next screen they open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see or do what</w:t>
       </w:r>
       <w:r>
@@ -554,51 +554,51 @@
       <w:r>
         <w:t xml:space="preserve"> follows the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desktop browser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle from 4.5.9. Before
 that it was not covered by any of them, so a profile that blocked desktop
 browsers still let the Windows app in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the question behind all of this is whether Offision can be closed to your own
 network, that one has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcp-rnptcpoqz2h0m9raj">
+      <w:hyperlink w:history="1" r:id="rIdu9aeuxjtn1adsdyax3tns">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an answer of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (Global password policy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1036,51 +1036,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw__kbgimoha03f3e1uspx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdtzoa_hb1jxqtlqm3_meqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdwcp-rnptcpoqz2h0m9raj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/563bae968c0eca62c5b6629546c9ad9d88f99724.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1856f5c9433c85d11f157ecd1adca2136f787c3e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8vav3w3s7poxsh_j3phm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId8krhkffaqungwfgsxzgms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdu9aeuxjtn1adsdyax3tns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d92e1919e384f08f73de9a7f336e44b634e6c5db.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How sign-in security works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>