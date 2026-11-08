--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh8vav3w3s7poxsh_j3phm">
+      <w:hyperlink w:history="1" r:id="rId_v_jnvgspxq6val7evobk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-sign-in-security-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security</w:t>
       </w:r>
@@ -488,51 +488,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing the password policy or turning a platform off does not end a session
 that is already running.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Both govern the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sign-in, and a person already
 signed in stays signed in until their device is signed out. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8krhkffaqungwfgsxzgms">
+      <w:hyperlink w:history="1" r:id="rIddrtjoqrelwjwgt6lrvown">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Login devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and it is a separate job.
 An IP restriction is the exception, because it is tested on every request rather
 than at sign-in — it takes hold on the next screen they open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may see or do what</w:t>
       </w:r>
       <w:r>
@@ -554,51 +554,51 @@
       <w:r>
         <w:t xml:space="preserve"> follows the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desktop browser</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toggle from 4.5.9. Before
 that it was not covered by any of them, so a profile that blocked desktop
 browsers still let the Windows app in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the question behind all of this is whether Offision can be closed to your own
 network, that one has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu9aeuxjtn1adsdyax3tns">
+      <w:hyperlink w:history="1" r:id="rId2rmfx0yghftrorru0l_og">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an answer of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/password-policy (Global password policy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1036,51 +1036,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8vav3w3s7poxsh_j3phm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId8krhkffaqungwfgsxzgms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rIdu9aeuxjtn1adsdyax3tns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d92e1919e384f08f73de9a7f336e44b634e6c5db.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_v_jnvgspxq6val7evobk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIddrtjoqrelwjwgt6lrvown" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-login-devices-work" TargetMode="External"/><Relationship Id="rId2rmfx0yghftrorru0l_og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d92e1919e384f08f73de9a7f336e44b634e6c5db.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How sign-in security works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>