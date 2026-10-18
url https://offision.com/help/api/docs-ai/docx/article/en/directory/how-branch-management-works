--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn01sq--oynr3dboq3iavs">
+      <w:hyperlink w:history="1" r:id="rIdjq8_l3fh1xxulevlh0mqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-branch-management-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">branch</w:t>
       </w:r>
@@ -543,84 +543,84 @@
         <w:t xml:space="preserve">What a branch does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Permissions are still permissions.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A branch narrows the estate, not the
 module list. A Booking manager is a Booking manager — on their own branch. Who
 may open the console at all is set on the person's
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmohrlcsihpwzxxqgouq9i">
+      <w:hyperlink w:history="1" r:id="rIdcsthvyahluykr-0qx1iin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Permissions page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That comes from the resource and from team spaces, not
 from a branch — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbzkjby4hbob3_06vi1ku">
+      <w:hyperlink w:history="1" r:id="rIdacy7w0vr7iam_ccasdl1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A room can be visible to every employee and still be managed by one campus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -633,51 +633,51 @@
 Microsoft 365 connection approved for the whole organisation still syncs the
 whole organisation, however it is filed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the data lives.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A branch named Europe does not put European data in
 Europe. The whole account sits in one Azure data centre, chosen when it was
 created — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzv3jxdvscqof_6doyp4c">
+      <w:hyperlink w:history="1" r:id="rIdszbjgoh4gatlndgrteifv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is
 hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1168,51 +1168,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn01sq--oynr3dboq3iavs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdmohrlcsihpwzxxqgouq9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdgbzkjby4hbob3_06vi1ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdvzv3jxdvscqof_6doyp4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef2160dab85c40590aa98932ab26052ee1f2e126.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d277a7bca8d17ddb2f23dbf33fc3ac953673d450.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4375ea9867d6ef06d6a9267e35d1aa0d9dc7f7ad.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjq8_l3fh1xxulevlh0mqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdcsthvyahluykr-0qx1iin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdacy7w0vr7iam_ccasdl1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdszbjgoh4gatlndgrteifv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f0b8f4cb8037ffee296cdbfdbbe40724070f351.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1be954ff64a3bf9d9a04f9adde7b490429ab859c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d42a75ffd48bfb2213fe5a558c7a246b37dfc76c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a branch is, and what it scopes</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>