--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What Created, Invited, Activated and Deactivated mean, which action moves an account from one to the next, and why Activated is set by the person's first sign-in rather than by an administrator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdriuumlc8ezr42x_0pgogx">
+      <w:hyperlink w:history="1" r:id="rIdgpuz1pvp5nf9_3se1o6e_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-account-status-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every person in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directory</w:t>
       </w:r>
@@ -607,51 +607,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Activated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column header also filters the list by status — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeqgqbq05_hydljc84_2_">
+      <w:hyperlink w:history="1" r:id="rId3amrxu_4sycym1q56f2xr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who has signed in — and who never has</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Created and Invited are the same waiting room. Both mean </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">never signed in</w:t>
       </w:r>
@@ -877,76 +877,104 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices they are already signed in on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating stops the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sign-in
 and leaves a phone or laptop already signed in working for up to thirty days. Cut
 those separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzaytlhdylvhlonznhj1a">
+      <w:hyperlink w:history="1" r:id="rId5gdp5bnpvbmu0oazu7tuv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing is cancelled, released or reassigned when an account
 is deactivated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Their access card.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A deactivated person's card still names them at a panel,
+and a door that opened for them still opens. Clear the card separately — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdonfp3putawnbu9omrnh_x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remove someone who has left</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the record exists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating and deleting are different actions
 with different consequences; deactivating is the reversible one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deactivated accounts do not count towards your user licence, which is the reason
 to deactivate rather than leave a leaver Activated.</w:t>
@@ -1400,51 +1428,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdriuumlc8ezr42x_0pgogx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdkeqgqbq05_hydljc84_2_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rIdlzaytlhdylvhlonznhj1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f077b2948890462839c06dcc0aa4fef54a22d161.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650392bdcec915cce620ed4563a97e2ff423c1a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28e78bfa9431f73cffe558e2f6abe9e2766b7ca6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgpuz1pvp5nf9_3se1o6e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId3amrxu_4sycym1q56f2xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId5gdp5bnpvbmu0oazu7tuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdonfp3putawnbu9omrnh_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f077b2948890462839c06dcc0aa4fef54a22d161.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650392bdcec915cce620ed4563a97e2ff423c1a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28e78bfa9431f73cffe558e2f6abe9e2766b7ca6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How account status works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>