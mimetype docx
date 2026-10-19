--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpuz1pvp5nf9_3se1o6e_">
+      <w:hyperlink w:history="1" r:id="rId9eqag3wetcngbchoh1rrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-account-status-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every person in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directory</w:t>
       </w:r>
@@ -607,51 +607,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Activated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column header also filters the list by status — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3amrxu_4sycym1q56f2xr">
+      <w:hyperlink w:history="1" r:id="rIdiwvul0ooj1azs-ep9gcxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who has signed in — and who never has</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Created and Invited are the same waiting room. Both mean </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">never signed in</w:t>
       </w:r>
@@ -877,95 +877,95 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices they are already signed in on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating stops the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sign-in
 and leaves a phone or laptop already signed in working for up to thirty days. Cut
 those separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gdp5bnpvbmu0oazu7tuv">
+      <w:hyperlink w:history="1" r:id="rId9w1_y-r6chgfh98e475th">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing is cancelled, released or reassigned when an account
 is deactivated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their access card.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A deactivated person's card still names them at a panel,
 and a door that opened for them still opens. Clear the card separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonfp3putawnbu9omrnh_x">
+      <w:hyperlink w:history="1" r:id="rId7ajbofxeaf_4xlcp_el9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the record exists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating and deleting are different actions
 with different consequences; deactivating is the reversible one.</w:t>
@@ -1428,51 +1428,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgpuz1pvp5nf9_3se1o6e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId3amrxu_4sycym1q56f2xr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId5gdp5bnpvbmu0oazu7tuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdonfp3putawnbu9omrnh_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f077b2948890462839c06dcc0aa4fef54a22d161.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650392bdcec915cce620ed4563a97e2ff423c1a3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28e78bfa9431f73cffe558e2f6abe9e2766b7ca6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9eqag3wetcngbchoh1rrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdiwvul0ooj1azs-ep9gcxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId9w1_y-r6chgfh98e475th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7ajbofxeaf_4xlcp_el9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa37c4cf0b79b1326ce9b3c3850d3569a6619edb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/855e5e72ad031874b378d07b377f8937b2f7112e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81cfc2ab9a469e8e16ae5d295b04dcd1e2caca56.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How account status works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>