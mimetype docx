--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9eqag3wetcngbchoh1rrg">
+      <w:hyperlink w:history="1" r:id="rIds1d4vzjwosb24lkc-vk7d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/how-account-status-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every person in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Directory</w:t>
       </w:r>
@@ -607,51 +607,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Activated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column header also filters the list by status — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwvul0ooj1azs-ep9gcxx">
+      <w:hyperlink w:history="1" r:id="rIdw9yclroe1uqq12yqesxwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who has signed in — and who never has</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Created and Invited are the same waiting room. Both mean </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">never signed in</w:t>
       </w:r>
@@ -877,95 +877,95 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices they are already signed in on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating stops the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">next</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sign-in
 and leaves a phone or laptop already signed in working for up to thirty days. Cut
 those separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9w1_y-r6chgfh98e475th">
+      <w:hyperlink w:history="1" r:id="rId8p5nvxnrigzzcenvgfq7a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing is cancelled, released or reassigned when an account
 is deactivated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their access card.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A deactivated person's card still names them at a panel,
 and a door that opened for them still opens. Clear the card separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ajbofxeaf_4xlcp_el9i">
+      <w:hyperlink w:history="1" r:id="rId3dqqemvonl8qsxrt2grti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the record exists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deactivating and deleting are different actions
 with different consequences; deactivating is the reversible one.</w:t>
@@ -1428,51 +1428,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9eqag3wetcngbchoh1rrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdiwvul0ooj1azs-ep9gcxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId9w1_y-r6chgfh98e475th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7ajbofxeaf_4xlcp_el9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa37c4cf0b79b1326ce9b3c3850d3569a6619edb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/855e5e72ad031874b378d07b377f8937b2f7112e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81cfc2ab9a469e8e16ae5d295b04dcd1e2caca56.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds1d4vzjwosb24lkc-vk7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdw9yclroe1uqq12yqesxwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-has-signed-in/" TargetMode="External"/><Relationship Id="rId8p5nvxnrigzzcenvgfq7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId3dqqemvonl8qsxrt2grti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa37c4cf0b79b1326ce9b3c3850d3569a6619edb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/855e5e72ad031874b378d07b377f8937b2f7112e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81cfc2ab9a469e8e16ae5d295b04dcd1e2caca56.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How account status works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>