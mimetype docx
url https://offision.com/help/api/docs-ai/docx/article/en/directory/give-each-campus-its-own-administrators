--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvp-cgtpltbsbzhcj7ckn">
+      <w:hyperlink w:history="1" r:id="rId7jtma5as3ai5qmfvqe5zf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/give-each-campus-its-own-administrators/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One account can run several campuses, offices or regions, each with its own
 administrators, each seeing only their own buildings. The mechanism is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtn_r56rdvqi2yimtvoo7g">
+      <w:hyperlink w:history="1" r:id="rIddqfrwm1zgvnqcknin4xmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">branch management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: a tree of
 branches, with every building and every person filed under one of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -433,51 +433,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The building's branch. Its floors and the rooms on them follow it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A floor has no branch of its own and neither does anything standing on it, so
 moving the building carries its floors, rooms, desks and panels with it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjefxcwtxvlb6ff5q5f9p">
+      <w:hyperlink w:history="1" r:id="rIdeexo2rm8ivjgkvkvt-q4q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 the rest of that form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anything created </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">after</w:t>
@@ -532,51 +532,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the campus row to add them — it sets
 the branch on every person you pick, which is the same field as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch
 management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on their user record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Give them the console permissions they need in the usual way, on their
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhyx5yh18webvqge0rrjp">
+      <w:hyperlink w:history="1" r:id="rId6sctquewpg8gyp_2xo3wi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Permissions page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The two
 decisions are separate and both are required: permissions say </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which modules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 they may open, the branch says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -1205,51 +1205,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlvp-cgtpltbsbzhcj7ckn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIdtn_r56rdvqi2yimtvoo7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdtjefxcwtxvlb6ff5q5f9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdxhyx5yh18webvqge0rrjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e6fde6a1bfa12176e49e1865b4652a7f97ce27e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79db1e98de2b5b0c465880667ca28f03d74a8f25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc8c42531a2be8f34bbdb2b17ed58722433c990e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7jtma5as3ai5qmfvqe5zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/give-each-campus-its-own-administrators/" TargetMode="External"/><Relationship Id="rIddqfrwm1zgvnqcknin4xmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdeexo2rm8ivjgkvkvt-q4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId6sctquewpg8gyp_2xo3wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cce0fed949e3d0b04050a1362da029ed5e917a0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/705f0335607cd4cec2a153af0a3788699c00786b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f743de394cbdfec0520567a0eb360090d4ce2cf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give each campus its own administrators</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>