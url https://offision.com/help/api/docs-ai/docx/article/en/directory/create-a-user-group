--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8iyognis_b8itx3utdou_">
+      <w:hyperlink w:history="1" r:id="rIdjgcy2jfnh4f2wrmvibwxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users, and the people you want to group
 should already exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4g0xz25gvtuo-b3kqkm8">
+      <w:hyperlink w:history="1" r:id="rIdtnfc8jyc2zqmmynbz7hxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A user group is how one decision covers many people. Permissions, which rooms a
 team may book, how much quota they share, which doors open for them, who receives
 an announcement — every one of those can be pointed at a group instead of at a
 list of names you maintain by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -372,87 +372,99 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The name must be unique</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is checked as you type rather than on save.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User group categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is optional and can be left alone for now — it sorts
 groups and decides whether people ever see this one in the Offision app. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nlkxbmmnih7osztotll6">
+      <w:hyperlink w:history="1" r:id="rIda2fxboecongcr60rsfgig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort user groups into categories</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is
 the field behind the list's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Category</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears here only where branches are enabled, and scopes
-the group to one branch of the organisation.</w:t>
+the group to one branch of the organisation —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5tmyfmvmh8jet4jgjydk5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-group-form-basic" descr="The Basic page. Category is optional; the name is not." title="The Basic page. Category is optional; the name is not."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1005,51 +1017,51 @@
       <w:r>
         <w:t xml:space="preserve">A group on its own does nothing but hold permissions. It earns its keep when
 other screens reference it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms only one department may book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a team space naming the group. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3cn8twshnqnjp95ctytzr">
+      <w:hyperlink w:history="1" r:id="rIdafzfmjwol6vroy_zqzyiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1091,51 +1103,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New starters, automatically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — if you sync people from Microsoft 365 or
 Google Workspace, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">default native user group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the group every newly
 synced account joins. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2da9t0ibye21utfeb5xpc">
+      <w:hyperlink w:history="1" r:id="rIdwauustpmlgdknsbbd9thr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the group and read the </w:t>
@@ -1159,51 +1171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">User</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the
 change is invisible to them, which is correct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A group never decides whether someone can sign in, only what they can do once
 they are in. Sign-in is the password policy and security profiles — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdluzevw7zvpeuwxs0jpt">
+      <w:hyperlink w:history="1" r:id="rIdxinjxrprwiyfazemwo5xk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1628,51 +1640,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8iyognis_b8itx3utdou_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdj4g0xz25gvtuo-b3kqkm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rId3nlkxbmmnih7osztotll6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId3cn8twshnqnjp95ctytzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId2da9t0ibye21utfeb5xpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwdluzevw7zvpeuwxs0jpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f459e63328092d9f15fde789cff0407e420785ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d29bff8064f3eb82ad1b5d86a2a600657e382d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc78a93f1800244f5062e1ba8f86a4875b9fa6c6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29353bc291b17616140bad3260bfd4babe2603d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb442eec3509d96c9e4b372c7a11138730789059.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fe11fb12747e2022cb0057e2afd37420d216547.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjgcy2jfnh4f2wrmvibwxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdtnfc8jyc2zqmmynbz7hxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIda2fxboecongcr60rsfgig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId5tmyfmvmh8jet4jgjydk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdafzfmjwol6vroy_zqzyiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwauustpmlgdknsbbd9thr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxinjxrprwiyfazemwo5xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f459e63328092d9f15fde789cff0407e420785ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d29bff8064f3eb82ad1b5d86a2a600657e382d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc78a93f1800244f5062e1ba8f86a4875b9fa6c6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29353bc291b17616140bad3260bfd4babe2603d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb442eec3509d96c9e4b372c7a11138730789059.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fe11fb12747e2022cb0057e2afd37420d216547.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a user group and add people to it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>