--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgcy2jfnh4f2wrmvibwxs">
+      <w:hyperlink w:history="1" r:id="rIdi7gay-nlio_cbowdmxqnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users, and the people you want to group
 should already exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnfc8jyc2zqmmynbz7hxk">
+      <w:hyperlink w:history="1" r:id="rIdrm8rv6uopcq7vtqorxrdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A user group is how one decision covers many people. Permissions, which rooms a
 team may book, how much quota they share, which doors open for them, who receives
 an announcement — every one of those can be pointed at a group instead of at a
 list of names you maintain by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -372,90 +372,90 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The name must be unique</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is checked as you type rather than on save.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User group categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is optional and can be left alone for now — it sorts
 groups and decides whether people ever see this one in the Offision app. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda2fxboecongcr60rsfgig">
+      <w:hyperlink w:history="1" r:id="rIdre2zmj9sidbvorurkh_f1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort user groups into categories</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is
 the field behind the list's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Category</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears here only where branches are enabled, and scopes
 the group to one branch of the organisation —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5tmyfmvmh8jet4jgjydk5">
+      <w:hyperlink w:history="1" r:id="rIdhujs3c7qmsqx1wrutwc00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-group-form-basic" descr="The Basic page. Category is optional; the name is not." title="The Basic page. Category is optional; the name is not."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1017,51 +1017,51 @@
       <w:r>
         <w:t xml:space="preserve">A group on its own does nothing but hold permissions. It earns its keep when
 other screens reference it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms only one department may book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a team space naming the group. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafzfmjwol6vroy_zqzyiu">
+      <w:hyperlink w:history="1" r:id="rId_ielexy9fe0uney5lkjlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1103,51 +1103,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New starters, automatically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — if you sync people from Microsoft 365 or
 Google Workspace, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">default native user group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the group every newly
 synced account joins. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwauustpmlgdknsbbd9thr">
+      <w:hyperlink w:history="1" r:id="rIdnzrxmwrg8ugm4d9mdselm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the group and read the </w:t>
@@ -1171,51 +1171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">User</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the
 change is invisible to them, which is correct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A group never decides whether someone can sign in, only what they can do once
 they are in. Sign-in is the password policy and security profiles — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxinjxrprwiyfazemwo5xk">
+      <w:hyperlink w:history="1" r:id="rIdkrxrespyiwyisqghjrajr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1640,51 +1640,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjgcy2jfnh4f2wrmvibwxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdtnfc8jyc2zqmmynbz7hxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIda2fxboecongcr60rsfgig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rId5tmyfmvmh8jet4jgjydk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdafzfmjwol6vroy_zqzyiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwauustpmlgdknsbbd9thr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxinjxrprwiyfazemwo5xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f459e63328092d9f15fde789cff0407e420785ca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00d29bff8064f3eb82ad1b5d86a2a600657e382d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc78a93f1800244f5062e1ba8f86a4875b9fa6c6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29353bc291b17616140bad3260bfd4babe2603d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb442eec3509d96c9e4b372c7a11138730789059.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fe11fb12747e2022cb0057e2afd37420d216547.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi7gay-nlio_cbowdmxqnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdrm8rv6uopcq7vtqorxrdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdre2zmj9sidbvorurkh_f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdhujs3c7qmsqx1wrutwc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId_ielexy9fe0uney5lkjlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnzrxmwrg8ugm4d9mdselm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkrxrespyiwyisqghjrajr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f42ee2274c440ab4dfe6c7ed510304aa608551c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e560ec11315d6de72ae37dabbfa9bf59c0d14c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9fa95a02a7371bce74ff292d7d6767538d4772.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7773f90f854a30c349806c30a3db976553fac857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b8975fd430369c52dca2e54c177d8ed3fd4ae2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9267629313e1655d99a4f730f1fbe3a6ec5d2afd.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a user group and add people to it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>