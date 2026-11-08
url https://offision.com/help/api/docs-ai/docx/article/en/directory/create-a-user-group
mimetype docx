--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7gay-nlio_cbowdmxqnp">
+      <w:hyperlink w:history="1" r:id="rIdncbiuklcfgtou-_rgucyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/create-a-user-group/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users, and the people you want to group
 should already exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrm8rv6uopcq7vtqorxrdq">
+      <w:hyperlink w:history="1" r:id="rIdhg-cx2u9dzj3x_7252ntz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A user group is how one decision covers many people. Permissions, which rooms a
 team may book, how much quota they share, which doors open for them, who receives
 an announcement — every one of those can be pointed at a group instead of at a
 list of names you maintain by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -372,90 +372,90 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The name must be unique</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is checked as you type rather than on save.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User group categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is optional and can be left alone for now — it sorts
 groups and decides whether people ever see this one in the Offision app. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdre2zmj9sidbvorurkh_f1">
+      <w:hyperlink w:history="1" r:id="rIdszikhn9qear5zdpgibquw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort user groups into categories</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is
 the field behind the list's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Category</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears here only where branches are enabled, and scopes
 the group to one branch of the organisation —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhujs3c7qmsqx1wrutwc00">
+      <w:hyperlink w:history="1" r:id="rIdx5fuezk5skpwvxs7oa2ft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-group-form-basic" descr="The Basic page. Category is optional; the name is not." title="The Basic page. Category is optional; the name is not."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1017,51 +1017,51 @@
       <w:r>
         <w:t xml:space="preserve">A group on its own does nothing but hold permissions. It earns its keep when
 other screens reference it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms only one department may book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a team space naming the group. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ielexy9fe0uney5lkjlo">
+      <w:hyperlink w:history="1" r:id="rId7zb3ijbfkf04cjjqg-_du">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1103,51 +1103,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New starters, automatically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — if you sync people from Microsoft 365 or
 Google Workspace, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">default native user group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the group every newly
 synced account joins. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzrxmwrg8ugm4d9mdselm">
+      <w:hyperlink w:history="1" r:id="rIdqvv27wtnn5yl5gbono2so">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync people from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reopen the group and read the </w:t>
@@ -1171,51 +1171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">User</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the
 change is invisible to them, which is correct.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A group never decides whether someone can sign in, only what they can do once
 they are in. Sign-in is the password policy and security profiles — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrxrespyiwyisqghjrajr">
+      <w:hyperlink w:history="1" r:id="rIdvomzzfemew-iv1rx5rfny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1640,51 +1640,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi7gay-nlio_cbowdmxqnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdrm8rv6uopcq7vtqorxrdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdre2zmj9sidbvorurkh_f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdhujs3c7qmsqx1wrutwc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId_ielexy9fe0uney5lkjlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnzrxmwrg8ugm4d9mdselm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkrxrespyiwyisqghjrajr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f42ee2274c440ab4dfe6c7ed510304aa608551c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e560ec11315d6de72ae37dabbfa9bf59c0d14c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9fa95a02a7371bce74ff292d7d6767538d4772.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7773f90f854a30c349806c30a3db976553fac857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b8975fd430369c52dca2e54c177d8ed3fd4ae2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9267629313e1655d99a4f730f1fbe3a6ec5d2afd.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdncbiuklcfgtou-_rgucyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdhg-cx2u9dzj3x_7252ntz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdszikhn9qear5zdpgibquw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-user-groups-into-categories/" TargetMode="External"/><Relationship Id="rIdx5fuezk5skpwvxs7oa2ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rId7zb3ijbfkf04cjjqg-_du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqvv27wtnn5yl5gbono2so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdvomzzfemew-iv1rx5rfny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f42ee2274c440ab4dfe6c7ed510304aa608551c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e560ec11315d6de72ae37dabbfa9bf59c0d14c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9fa95a02a7371bce74ff292d7d6767538d4772.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7773f90f854a30c349806c30a3db976553fac857.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b8975fd430369c52dca2e54c177d8ed3fd4ae2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9267629313e1655d99a4f730f1fbe3a6ec5d2afd.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Create a user group and add people to it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>