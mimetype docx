--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrechp-dzdufzt0huht9b">
+      <w:hyperlink w:history="1" r:id="rIdiy1yglgte69yi9r7dfjif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing has to exist first — a building is the bottom of the stack. Adding more
@@ -257,51 +257,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Country or regions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are what they look like. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch
 management</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is optional and only appears if your tenant uses branches.</w:t>
+        <w:t xml:space="preserve"> appears only where branches are enabled, and it is the field that
+decides which administrators manage this building — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdurxtviitmp_00qx_sk6el">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits last, deliberately. It is the handle a spreadsheet uses to
 name this building on import — leave it blank if the building should not be
 importable, and note that it has to be unique across the tenant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Drop the map pin</w:t>
@@ -414,51 +427,51 @@
         <w:t xml:space="preserve"> It
 is the building's actual time zone, worked out from where the pin is. Move the
 pin and it changes. Leave the pin off and the building has no time zone at all,
 and falls back to the system one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a building on the wrong side of a city border keeps working, but a building
 pinned in the wrong country quietly runs every booking in it on the wrong clock.
 Place the pin properly rather than approximately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The time zone is not the only thing reading it — the pin is also the centre of
 the GPS check-in area and the link inside every booking and visitor email. What
 the block stores, and everywhere it ends up, is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduajqtqibh6vnr3bauxepw">
+      <w:hyperlink w:history="1" r:id="rIdxi9tbueb7lul3zdfjzfpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a building's Google map
 location is used for</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. List the floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -672,51 +685,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save when you are done. One save covers Basic and Floors together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7ci_lv4dhxj4qzjzntmc">
+      <w:hyperlink w:history="1" r:id="rIdfxtn2kzep5ek0ex5dcgks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or open one you already
 have, and look at its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field. The new building should be offered
 there with its floors underneath it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,86 +755,115 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A floor plan is not a floor.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The floors here are a list of names; the drawing
 people click on to find a room is made separately under Map — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvginncfyc1mpx3gouodhn">
+      <w:hyperlink w:history="1" r:id="rIdx0zeskjn1x22zkfscio6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a map for a floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A floor works
 perfectly well without one; you simply cannot place a resource on a picture until
 the picture exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The building's time zone is not the system time zone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and which of the two
 applies depends on what you are looking at — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwny5mwjzzpe0gxyk_jhi">
+      <w:hyperlink w:history="1" r:id="rIdmjqakhk0z4edpfj1nvk0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which time zone applies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opening a second office</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is mostly not this page. Duplicating a building
+brings its address block, business hour and floor names across, and almost
+everything else was never stored in a site — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpco69ylb45wodbqvsxed7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Open a second office by duplicating the first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -1241,51 +1283,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyrechp-dzdufzt0huht9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIduajqtqibh6vnr3bauxepw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdb7ci_lv4dhxj4qzjzntmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdvginncfyc1mpx3gouodhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdlwny5mwjzzpe0gxyk_jhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efe0abfcdce47b8024c13dbb0b191a53347662f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46079c0c0c32a1a9ca51bea2c036de64c50b692e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiy1yglgte69yi9r7dfjif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdurxtviitmp_00qx_sk6el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdxi9tbueb7lul3zdfjzfpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdfxtn2kzep5ek0ex5dcgks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdx0zeskjn1x22zkfscio6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdmjqakhk0z4edpfj1nvk0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdpco69ylb45wodbqvsxed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efe0abfcdce47b8024c13dbb0b191a53347662f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46079c0c0c32a1a9ca51bea2c036de64c50b692e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a building and its floors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>