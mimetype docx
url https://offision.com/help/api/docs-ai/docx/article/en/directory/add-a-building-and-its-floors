--- v1 (2026-09-29)
+++ v2 (2026-10-23)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add a building and its floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Create the building your rooms and desks will sit in, then list its floors. The time zone comes from the map pin, not from a field. About five minutes.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Create the building your rooms and desks will sit in, then list its floors. The time zone comes from the map pin, not from a field. About five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiy1yglgte69yi9r7dfjif">
+      <w:hyperlink w:history="1" r:id="rIdov0gggty0_o4ahlv7kyty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/add-a-building-and-its-floors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing has to exist first — a building is the bottom of the stack. Adding more
 than one building depends on your licence, so if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is missing on a tenant
 that already has a building, that is why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -261,51 +269,51 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are what they look like. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branch
 management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears only where branches are enabled, and it is the field that
 decides which administrators manage this building — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurxtviitmp_00qx_sk6el">
+      <w:hyperlink w:history="1" r:id="rIdw1hqbhifwmkua42ppnxy6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits last, deliberately. It is the handle a spreadsheet uses to
 name this building on import — leave it blank if the building should not be
@@ -427,51 +435,51 @@
         <w:t xml:space="preserve"> It
 is the building's actual time zone, worked out from where the pin is. Move the
 pin and it changes. Leave the pin off and the building has no time zone at all,
 and falls back to the system one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a building on the wrong side of a city border keeps working, but a building
 pinned in the wrong country quietly runs every booking in it on the wrong clock.
 Place the pin properly rather than approximately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The time zone is not the only thing reading it — the pin is also the centre of
 the GPS check-in area and the link inside every booking and visitor email. What
 the block stores, and everywhere it ends up, is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxi9tbueb7lul3zdfjzfpr">
+      <w:hyperlink w:history="1" r:id="rIdusgutzpyi42pmk2noytjv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a building's Google map
 location is used for</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. List the floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -685,51 +693,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save when you are done. One save covers Basic and Floors together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxtn2kzep5ek0ex5dcgks">
+      <w:hyperlink w:history="1" r:id="rIdltzsgsg3zrxanjj5s-l5x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, or open one you already
 have, and look at its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field. The new building should be offered
 there with its floors underneath it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -755,110 +763,110 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A floor plan is not a floor.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The floors here are a list of names; the drawing
 people click on to find a room is made separately under Map — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0zeskjn1x22zkfscio6k">
+      <w:hyperlink w:history="1" r:id="rIdevhi_vxeivv2dbbthmgp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Create a map for a floor</w:t>
+          <w:t xml:space="preserve">Create a floor map with Map 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A floor works
 perfectly well without one; you simply cannot place a resource on a picture until
 the picture exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The building's time zone is not the system time zone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and which of the two
 applies depends on what you are looking at — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjqakhk0z4edpfj1nvk0e">
+      <w:hyperlink w:history="1" r:id="rIdt5ojb2fmz3lfkaddlminy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which time zone applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opening a second office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is mostly not this page. Duplicating a building
 brings its address block, business hour and floor names across, and almost
 everything else was never stored in a site — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpco69ylb45wodbqvsxed7">
+      <w:hyperlink w:history="1" r:id="rIdi6dt0bjrte3-mdtw5apuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a second office by duplicating the first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1283,51 +1291,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiy1yglgte69yi9r7dfjif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdurxtviitmp_00qx_sk6el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdxi9tbueb7lul3zdfjzfpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdfxtn2kzep5ek0ex5dcgks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdx0zeskjn1x22zkfscio6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdmjqakhk0z4edpfj1nvk0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdpco69ylb45wodbqvsxed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2efe0abfcdce47b8024c13dbb0b191a53347662f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46079c0c0c32a1a9ca51bea2c036de64c50b692e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdov0gggty0_o4ahlv7kyty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdw1hqbhifwmkua42ppnxy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdusgutzpyi42pmk2noytjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdltzsgsg3zrxanjj5s-l5x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdevhi_vxeivv2dbbthmgp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdt5ojb2fmz3lfkaddlminy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/which-time-zone-applies/" TargetMode="External"/><Relationship Id="rIdi6dt0bjrte3-mdtw5apuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faecf986cd1d009fb90e7025695a087a521b4c39.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b658823da5e438fe43563ff3a8546df4aea0329c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a building and its floors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>