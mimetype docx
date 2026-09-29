--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_urpqvy7pcybfyvftyp2">
+      <w:hyperlink w:history="1" r:id="rId-6tguumtpd-gpidpuzxqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel is meant to be read from the far end of a corridor, where a word
 is unreadable and a colour is not. So the panel paints its whole screen, and
 lights the bar on the device, from one of nine states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -780,51 +780,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The device has no valid licence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blue and purple are defaults, and both can be changed — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnfdcwj7qllycw6ndwasy">
+      <w:hyperlink w:history="1" r:id="rIdrwei9jkdccuooi-gl4gz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The two colours you choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> below. The other seven
 are fixed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Available</w:t>
@@ -1207,51 +1207,51 @@
 shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wait for check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where the room requires check-in, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 where it does not. It is the same booking; the room's policy decides which of
 the two colours the corridor sees. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmiwn7n2euajgv6u6_jrzl">
+      <w:hyperlink w:history="1" r:id="rIdft49zo-zm4h0czywohsfl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The light bar does not always agree with the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most panels carry a bar or ring of light that can be seen from further away than
@@ -1701,51 +1701,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The colour list offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Yellow</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a panel set to it lights the same orange
 the fixed states use. There is no separate yellow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both settings sit on a shared configuration, so changing either reaches every
 panel that follows it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgtdca9tyxmfdfo8rnkia">
+      <w:hyperlink w:history="1" r:id="rId-bmzs5ir5qx_9xouctgh8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dark or light, and how much colour a design uses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether the panel is dark or light is now the configuration's, not the device's.
@@ -1784,111 +1784,123 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design carries it across the room block; the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design spends
 it in exactly two places — the state word and the primary button — on a flat
 near-black ground. Neither ships a light palette for room booking, so a light
 scheme applies to the in-room Meeting assistant panel. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkskfz_grcrttge7c8rv0r">
+      <w:hyperlink w:history="1" r:id="rId1jz_detbylan__xmtzy8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the colour does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the panel is working.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no offline colour: a panel that has
-lost the server keeps showing whatever it last knew. Whether a panel is
-actually connected is a column in </w:t>
+lost the server keeps showing whatever it last knew — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3jrmycgcbyegbahtuyk4s">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.
+Whether a panel is actually connected is a column in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> › </w:t>
+        <w:t xml:space="preserve"> ›
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ›
-</w:t>
+        <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not something the corridor can see.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1900,51 +1912,51 @@
 about people. Names and organisers are settings on the skin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody is in there.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A red panel means a booking is running,
 which is not the same as a room being occupied — that is what check-in and
 auto-release are for. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifafcwnwbabnqkpy7gy3u">
+      <w:hyperlink w:history="1" r:id="rIdadkwpm5kqpmhnsoao0zr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2431,51 +2443,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde_urpqvy7pcybfyvftyp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdhnfdcwj7qllycw6ndwasy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#the-two-colours-you-choose" TargetMode="External"/><Relationship Id="rIdmiwn7n2euajgv6u6_jrzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdjgtdca9tyxmfdfo8rnkia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdkskfz_grcrttge7c8rv0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdifafcwnwbabnqkpy7gy3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03aa6e0314a4d26c3cce6054e17a913fbff0bee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ab20a6d6be134d5825bc32a0fc65d7d5da5f8a7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68476a850bc0943c4a1d9c82214aa0f2ae86e26b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f9ba0d71195b370b9e342ab8107dd42fb523f1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36c89a9f70b9fbc3f26a5e64a9f054600bdc77f3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca2f0fe9b6650e4eaecd7a220a027ebfaf686eb4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1de117000de790b1538e2297e8df08cd51c546.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-6tguumtpd-gpidpuzxqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdrwei9jkdccuooi-gl4gz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#the-two-colours-you-choose" TargetMode="External"/><Relationship Id="rIdft49zo-zm4h0czywohsfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-bmzs5ir5qx_9xouctgh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId1jz_detbylan__xmtzy8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId3jrmycgcbyegbahtuyk4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdadkwpm5kqpmhnsoao0zr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03aa6e0314a4d26c3cce6054e17a913fbff0bee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ab20a6d6be134d5825bc32a0fc65d7d5da5f8a7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68476a850bc0943c4a1d9c82214aa0f2ae86e26b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f9ba0d71195b370b9e342ab8107dd42fb523f1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36c89a9f70b9fbc3f26a5e64a9f054600bdc77f3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca2f0fe9b6650e4eaecd7a220a027ebfaf686eb4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1de117000de790b1538e2297e8df08cd51c546.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What the panel's colours mean</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>