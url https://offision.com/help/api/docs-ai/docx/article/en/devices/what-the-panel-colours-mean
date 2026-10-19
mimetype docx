--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-6tguumtpd-gpidpuzxqs">
+      <w:hyperlink w:history="1" r:id="rId4l9iga91jhzdtdqprtmj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/what-the-panel-colours-mean/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel is meant to be read from the far end of a corridor, where a word
 is unreadable and a colour is not. So the panel paints its whole screen, and
 lights the bar on the device, from one of nine states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -780,51 +780,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The device has no valid licence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blue and purple are defaults, and both can be changed — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwei9jkdccuooi-gl4gz1">
+      <w:hyperlink w:history="1" r:id="rIdsh0ikxu9uvqoz4ehfjqgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The two colours you choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> below. The other seven
 are fixed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Available</w:t>
@@ -1207,51 +1207,51 @@
 shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wait for check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where the room requires check-in, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 where it does not. It is the same booking; the room's policy decides which of
 the two colours the corridor sees. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft49zo-zm4h0czywohsfl">
+      <w:hyperlink w:history="1" r:id="rIdljwdezty-ybagmsxi1fi5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The light bar does not always agree with the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most panels carry a bar or ring of light that can be seen from further away than
@@ -1701,51 +1701,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The colour list offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Yellow</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a panel set to it lights the same orange
 the fixed states use. There is no separate yellow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both settings sit on a shared configuration, so changing either reaches every
 panel that follows it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-bmzs5ir5qx_9xouctgh8">
+      <w:hyperlink w:history="1" r:id="rIdwvsq1pdoam3cn2zvkcshj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dark or light, and how much colour a design uses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether the panel is dark or light is now the configuration's, not the device's.
@@ -1784,92 +1784,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design carries it across the room block; the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design spends
 it in exactly two places — the state word and the primary button — on a flat
 near-black ground. Neither ships a light palette for room booking, so a light
 scheme applies to the in-room Meeting assistant panel. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jz_detbylan__xmtzy8x">
+      <w:hyperlink w:history="1" r:id="rId2tohfcnst1uhnk7ruhe7k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the colour does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the panel is working.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no offline colour: a panel that has
 lost the server keeps showing whatever it last knew — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3jrmycgcbyegbahtuyk4s">
+      <w:hyperlink w:history="1" r:id="rIdfixxtg54jrvin99mgtkzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Whether a panel is actually connected is a column in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ›
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1912,51 +1912,51 @@
 about people. Names and organisers are settings on the skin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody is in there.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A red panel means a booking is running,
 which is not the same as a room being occupied — that is what check-in and
 auto-release are for. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadkwpm5kqpmhnsoao0zr5">
+      <w:hyperlink w:history="1" r:id="rIdcywpwpavdg0kilguzv5ga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2443,51 +2443,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-6tguumtpd-gpidpuzxqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdrwei9jkdccuooi-gl4gz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#the-two-colours-you-choose" TargetMode="External"/><Relationship Id="rIdft49zo-zm4h0czywohsfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId-bmzs5ir5qx_9xouctgh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId1jz_detbylan__xmtzy8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId3jrmycgcbyegbahtuyk4s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdadkwpm5kqpmhnsoao0zr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03aa6e0314a4d26c3cce6054e17a913fbff0bee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ab20a6d6be134d5825bc32a0fc65d7d5da5f8a7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68476a850bc0943c4a1d9c82214aa0f2ae86e26b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f9ba0d71195b370b9e342ab8107dd42fb523f1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36c89a9f70b9fbc3f26a5e64a9f054600bdc77f3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca2f0fe9b6650e4eaecd7a220a027ebfaf686eb4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1de117000de790b1538e2297e8df08cd51c546.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4l9iga91jhzdtdqprtmj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdsh0ikxu9uvqoz4ehfjqgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#the-two-colours-you-choose" TargetMode="External"/><Relationship Id="rIdljwdezty-ybagmsxi1fi5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdwvsq1pdoam3cn2zvkcshj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId2tohfcnst1uhnk7ruhe7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdfixxtg54jrvin99mgtkzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rIdcywpwpavdg0kilguzv5ga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9559686b7fdb1fcc94f970a062011a372bce4eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/263b26f228f0f3441e3fff5de6a6fa11e7e1cf6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5007ea4165ed72a71dbfb37073ae32eb5815442.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cd3bddb2f5924f555731819dfde731ab30fe9fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95859edfdeefa6f59f0863b4e7dcee09a8b422cf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beff961d824186ee5a51296d6b96c92af98bc618.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f06815876f8a0d3dcfa8dc236c55f1729949c1f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8ebc085ea8e63d3e2b6a9006999f0abd1610f93.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What the panel's colours mean</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>