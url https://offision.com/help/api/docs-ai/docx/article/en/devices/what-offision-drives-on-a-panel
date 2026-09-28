--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhiol1nli78xpp2xu9hnfw">
+      <w:hyperlink w:history="1" r:id="rIdxg_y3hwr8uvevfudc3vub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzkti29-ysnsizcqf1f_t8">
+      <w:hyperlink w:history="1" r:id="rIdwdpo88_93elvmhz-guevi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the hardware. This is the software: what the panel has, and what Offision
 actually does with it. The two are not the same question — a Crestron panel has
 no light bar in the box, and a Qbic panel's built-in card reader only reads a
 card when the panel is running the Offision Android app rather than showing the
 panel in a browser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What each panel can do</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -734,76 +734,76 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Pad is the only panel that opens its own device settings from the
 Offision console. Everywhere else, brightness and the network are the vendor's
 own settings screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two rows Qbic and IAdea each get above are one panel set up two ways, and
 the card reader is not the only thing that changes between them — uploaded
 video and the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksjgqseqpfhjg7-9mhxto">
+      <w:hyperlink w:history="1" r:id="rIdj-9sgwdu_vandzg6ycoex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> go the same
 way. What that choice costs, per brand,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahgavyozajqvpg_-pf091">
+      <w:hyperlink w:history="1" r:id="rId3djt2weyjwk8a-0stwi_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsb8i1tze4qslpd8o0t2py">
+      <w:hyperlink w:history="1" r:id="rIdwzr2flnj54epdy6wpdmr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail" descr="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode." title="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -900,51 +900,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seven
 colours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the panel reproduces the whole palette. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Accessory</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the
 panel has no bar of its own and takes a Crestron light bar or hallway sign over
 USB. A Cisco Room Navigator shows yellow where the palette says orange and blue
 where it says cyan; a Neat Pad has one custom colour for everything that is
 neither green nor red. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxaqjmxkjl94on45emvbaj">
+      <w:hyperlink w:history="1" r:id="rIdjxhecy5jlibhorfm0wple">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the colours
 themselves.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1370,51 +1370,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhiol1nli78xpp2xu9hnfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdzkti29-ysnsizcqf1f_t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdksjgqseqpfhjg7-9mhxto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdahgavyozajqvpg_-pf091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdsb8i1tze4qslpd8o0t2py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdxaqjmxkjl94on45emvbaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c09066cdd53c394781bf59e990c4ba3488264dc7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxg_y3hwr8uvevfudc3vub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdwdpo88_93elvmhz-guevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdj-9sgwdu_vandzg6ycoex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId3djt2weyjwk8a-0stwi_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdwzr2flnj54epdy6wpdmr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdjxhecy5jlibhorfm0wple" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a78ab79fc56a39e110bc2e4648f81e63d1507dd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision drives on each panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>