--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxg_y3hwr8uvevfudc3vub">
+      <w:hyperlink w:history="1" r:id="rIddiiculko2mjekoabcbass">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdwdpo88_93elvmhz-guevi">
+      <w:hyperlink w:history="1" r:id="rIdo1inmaneyhu01nhrla01n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the hardware. This is the software: what the panel has, and what Offision
 actually does with it. The two are not the same question — a Crestron panel has
 no light bar in the box, and a Qbic panel's built-in card reader only reads a
 card when the panel is running the Offision Android app rather than showing the
 panel in a browser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What each panel can do</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -734,76 +734,76 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Pad is the only panel that opens its own device settings from the
 Offision console. Everywhere else, brightness and the network are the vendor's
 own settings screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two rows Qbic and IAdea each get above are one panel set up two ways, and
 the card reader is not the only thing that changes between them — uploaded
 video and the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-9sgwdu_vandzg6ycoex">
+      <w:hyperlink w:history="1" r:id="rIdcpelvlzvho9hseood8b9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> go the same
 way. What that choice costs, per brand,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3djt2weyjwk8a-0stwi_5">
+      <w:hyperlink w:history="1" r:id="rIdwvojpa-qvox_2dgmlgzff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzr2flnj54epdy6wpdmr5">
+      <w:hyperlink w:history="1" r:id="rIdxutjky1heygs7afijstrh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail" descr="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode." title="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -900,51 +900,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seven
 colours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the panel reproduces the whole palette. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Accessory</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the
 panel has no bar of its own and takes a Crestron light bar or hallway sign over
 USB. A Cisco Room Navigator shows yellow where the palette says orange and blue
 where it says cyan; a Neat Pad has one custom colour for everything that is
 neither green nor red. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxhecy5jlibhorfm0wple">
+      <w:hyperlink w:history="1" r:id="rIdyru_mgqz14sr6elprtevr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the colours
 themselves.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1370,51 +1370,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxg_y3hwr8uvevfudc3vub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdwdpo88_93elvmhz-guevi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdj-9sgwdu_vandzg6ycoex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId3djt2weyjwk8a-0stwi_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdwzr2flnj54epdy6wpdmr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdjxhecy5jlibhorfm0wple" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a78ab79fc56a39e110bc2e4648f81e63d1507dd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddiiculko2mjekoabcbass" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdo1inmaneyhu01nhrla01n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdcpelvlzvho9hseood8b9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdwvojpa-qvox_2dgmlgzff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxutjky1heygs7afijstrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyru_mgqz14sr6elprtevr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision drives on each panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>