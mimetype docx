--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,67 +52,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddiiculko2mjekoabcbass">
+      <w:hyperlink w:history="1" r:id="rIdgdixhawkumfiti-u3na1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/what-offision-drives-on-a-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdo1inmaneyhu01nhrla01n">
+      <w:hyperlink w:history="1" r:id="rIdwlm5lgxgg1qxq26p-hpls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the hardware. This is the software: what the panel has, and what Offision
 actually does with it. The two are not the same question — a Crestron panel has
 no light bar in the box, and a Qbic panel's built-in card reader only reads a
 card when the panel is running the Offision Android app rather than showing the
 panel in a browser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What each panel can do</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -734,76 +734,76 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Pad is the only panel that opens its own device settings from the
 Offision console. Everywhere else, brightness and the network are the vendor's
 own settings screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two rows Qbic and IAdea each get above are one panel set up two ways, and
 the card reader is not the only thing that changes between them — uploaded
 video and the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpelvlzvho9hseood8b9h">
+      <w:hyperlink w:history="1" r:id="rIdautyatherc0ozjmjhluln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> go the same
 way. What that choice costs, per brand,
 is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvojpa-qvox_2dgmlgzff">
+      <w:hyperlink w:history="1" r:id="rIdusmmwrz8j_4wozh5oi0-u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxutjky1heygs7afijstrh">
+      <w:hyperlink w:history="1" r:id="rIdl5hhbomc8eqfwjazmfiz3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">IAdea: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5305425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-device-detail" descr="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode." title="A paired panel's record: the room it shows, the configuration it follows, and the actions Reboot and Reset passcode."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -900,51 +900,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Seven
 colours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the panel reproduces the whole palette. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Accessory</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the
 panel has no bar of its own and takes a Crestron light bar or hallway sign over
 USB. A Cisco Room Navigator shows yellow where the palette says orange and blue
 where it says cyan; a Neat Pad has one custom colour for everything that is
 neither green nor red. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyru_mgqz14sr6elprtevr">
+      <w:hyperlink w:history="1" r:id="rIdjyupvmzhjiq4txxna5pie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the colours
 themselves.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1370,51 +1370,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddiiculko2mjekoabcbass" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdo1inmaneyhu01nhrla01n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdcpelvlzvho9hseood8b9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdwvojpa-qvox_2dgmlgzff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxutjky1heygs7afijstrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdyru_mgqz14sr6elprtevr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgdixhawkumfiti-u3na1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdwlm5lgxgg1qxq26p-hpls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdautyatherc0ozjmjhluln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdusmmwrz8j_4wozh5oi0-u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdl5hhbomc8eqfwjazmfiz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-an-iadea-panel/" TargetMode="External"/><Relationship Id="rIdjyupvmzhjiq4txxna5pie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/748e707b58a2cb931e7c0e71d81c527b6956dac6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What Offision drives on each panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>