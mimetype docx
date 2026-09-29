--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Somebody is standing at a free room and wants it now. Turning the Walk in button on takes a minute; what it then asks for, how long it grants, and the five reasons the button is not there are the rest of this page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2vej5tgiifho4zmgzqqzj">
+      <w:hyperlink w:history="1" r:id="rIdq_xmt1vzj_qru8nek6p4q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A free room offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -208,278 +208,353 @@
         <w:t xml:space="preserve"> is in the panel configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group,
 on its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. It is
 per configuration, so it lands on every panel sharing it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07zwparmhwjbnhcrzhhu2">
+      <w:hyperlink w:history="1" r:id="rIdro76wflbxqut3ejssv3il">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-walk-in-toggle" descr="Show walk in button, with the two toggles that appear underneath it." title="Show walk in button, with the two toggles that appear underneath it."/>
+            <wp:docPr id="1" name="panel-show-walk-in-toggle" descr="Show walk in button, with the toggles that appear underneath it." title="Show walk in button, with the toggles that appear underneath it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2962275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Show walk in button, with the two toggles that appear underneath it.</w:t>
+        <w:t xml:space="preserve">Show walk in button, with the toggles that appear underneath it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two more appear underneath it once it is on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require confirmation for walk-in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — a last screen where the person can name
-[...1 lines deleted...]
-one tap plus identity.</w:t>
+        <w:t xml:space="preserve"> — a last screen before the booking is
+made. Turning it off makes the whole thing one tap plus identity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow visitor walk-in booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — lets somebody who is not a member of staff
 take the room, by identifying as a visitor rather than a user. Needs the
 Visitor management licence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is not a panel setting — it is the resource's policy, and it is worth doing
-before anyone finds the button. Three rows there shape a walk-in:</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Require confirmation for walk-in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> carries two of its own, deciding what that
+screen asks for. Both apply to rooms only — every other resource type hides them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit the booking time length for walk-in booking</w:t>
-[...3 lines deleted...]
-shorter pair of limits than the room's normal ones.</w:t>
+        <w:t xml:space="preserve">Allow input subject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the person names the meeting. On to begin with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Disable booking approval for walk-in booking</w:t>
-[...3 lines deleted...]
-not left waiting for an approver.</w:t>
+        <w:t xml:space="preserve">Allow input number of people</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — asks how many are coming. Off to begin with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Turning either off changes what the panel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">asks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, never what it stores: an
+unasked subject still falls back to the walk-in label, and an unasked headcount
+still counts as one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Decide how long a walk-in may hold the room</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is not a panel setting — it is the resource's policy, and it is worth doing
+before anyone finds the button. Three rows there shape a walk-in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Limit the booking time length for walk-in booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — a separate, usually
+shorter pair of limits than the room's normal ones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disable booking approval for walk-in booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — so somebody at the door is
+not left waiting for an approver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Walk-in Only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, as a booking type — the room cannot be booked in advance at
 all. Right for touchdown desks and phone booths.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three are documented in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzdouvkdot0su9nbedhzj">
+      <w:hyperlink w:history="1" r:id="rIdfqyiws4vloyokjaosgedq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. What the person at the door sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tapping </w:t>
@@ -566,153 +641,154 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The lengths the room can give, ending before whatever is booked next.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel then asks who they are. What it asks for is its own subject —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltgenc82lz62c_gg_t83e">
+      <w:hyperlink w:history="1" r:id="rIdhibmpztam5vknddmc6d0n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 and it is also where the option of asking for nothing at all lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last comes the confirmation screen, if you left </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require confirmation for
 walk-in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on. Anything not filled in here is left alone: the booking is titled
-</w:t>
+        <w:t xml:space="preserve"> on. It asks for whatever you left switched on above — a subject, a
+headcount, both or neither. Anything not filled in is left alone: the booking is
+titled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and counted as one attendee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-walk-in-confirm" descr="The confirmation screen. With the toggle off, this step does not appear at all." title="The confirmation screen. With the toggle off, this step does not appear at all."/>
+            <wp:docPr id="1" name="panel-walk-in-confirm" descr="The confirmation screen, asking for a subject. With the toggle off, this step does not appear at all." title="The confirmation screen, asking for a subject. With the toggle off, this step does not appear at all."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5410200" cy="5410200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The confirmation screen. With the toggle off, this step does not appear at all.</w:t>
+        <w:t xml:space="preserve">The confirmation screen, asking for a subject. With the toggle off, this step does not appear at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms that ask for terms and conditions put that screen before the identification
 step, and a walk-in cannot skip it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Try it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stand at a free room, tap </w:t>
@@ -891,51 +967,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A busy room can still find you one:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the button is missing because the room is taken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 answer instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqni4sux-c26riobbfuozd">
+      <w:hyperlink w:history="1" r:id="rId-wdl11_hmkemi0hypmjcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2vej5tgiifho4zmgzqqzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId07zwparmhwjbnhcrzhhu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIduzdouvkdot0su9nbedhzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdltgenc82lz62c_gg_t83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdqni4sux-c26riobbfuozd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/621c2b700f3da6ee5857bda6f0932aa4df680420.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b822f65c4bcf6c3046eb7ce3340e1064d2ed1dfb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408f83530640111b07e998161768ab99a4339477.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77e9f073504d5a09b68f5d111b681842c3b992bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_xmt1vzj_qru8nek6p4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdro76wflbxqut3ejssv3il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdfqyiws4vloyokjaosgedq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhibmpztam5vknddmc6d0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-wdl11_hmkemi0hypmjcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/621c2b700f3da6ee5857bda6f0932aa4df680420.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/601db4e8ef8e9a520984ad069c25456604ccfbac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408f83530640111b07e998161768ab99a4339477.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77e9f073504d5a09b68f5d111b681842c3b992bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let somebody take a free room at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>