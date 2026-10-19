--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_xmt1vzj_qru8nek6p4q">
+      <w:hyperlink w:history="1" r:id="rId7dc_epewc4k5qxerpwfqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A free room offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -208,51 +208,51 @@
         <w:t xml:space="preserve"> is in the panel configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group,
 on its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. It is
 per configuration, so it lands on every panel sharing it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro76wflbxqut3ejssv3il">
+      <w:hyperlink w:history="1" r:id="rIdstm2iy9-qzedtjq4chhpm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -510,51 +510,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk-in Only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, as a booking type — the room cannot be booked in advance at
 all. Right for touchdown desks and phone booths.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three are documented in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqyiws4vloyokjaosgedq">
+      <w:hyperlink w:history="1" r:id="rIdxu-yqpfavzwcmhbuonk9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. What the person at the door sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tapping </w:t>
@@ -641,51 +641,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The lengths the room can give, ending before whatever is booked next.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel then asks who they are. What it asks for is its own subject —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhibmpztam5vknddmc6d0n">
+      <w:hyperlink w:history="1" r:id="rIdmiiboftv3k5d88i_h-cty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 and it is also where the option of asking for nothing at all lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last comes the confirmation screen, if you left </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require confirmation for
@@ -967,51 +967,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A busy room can still find you one:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the button is missing because the room is taken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 answer instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wdl11_hmkemi0hypmjcu">
+      <w:hyperlink w:history="1" r:id="rIdhhgpealfpd89tg7d1weol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1436,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_xmt1vzj_qru8nek6p4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdro76wflbxqut3ejssv3il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdfqyiws4vloyokjaosgedq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhibmpztam5vknddmc6d0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId-wdl11_hmkemi0hypmjcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/621c2b700f3da6ee5857bda6f0932aa4df680420.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/601db4e8ef8e9a520984ad069c25456604ccfbac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/408f83530640111b07e998161768ab99a4339477.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77e9f073504d5a09b68f5d111b681842c3b992bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7dc_epewc4k5qxerpwfqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdstm2iy9-qzedtjq4chhpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdxu-yqpfavzwcmhbuonk9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmiiboftv3k5d88i_h-cty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhhgpealfpd89tg7d1weol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d04981d365e20ff8453d9f20f4f8609f6c499ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea7634f30eb67d8b8858db48614d38bb8039dde6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d7a6746e2c77c1b8016a53cdf48c1c8da6a705d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d64c6a3954f326589acee73f45a85f8e0f640f7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let somebody take a free room at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>