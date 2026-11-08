--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7dc_epewc4k5qxerpwfqi">
+      <w:hyperlink w:history="1" r:id="rIdsh2rfg9hnlomb6wwh6nt8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/walk-in-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A free room offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -208,51 +208,51 @@
         <w:t xml:space="preserve"> is in the panel configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group,
 on its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. It is
 per configuration, so it lands on every panel sharing it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstm2iy9-qzedtjq4chhpm">
+      <w:hyperlink w:history="1" r:id="rIdcfim_-cxh5ti6gg0jmgje">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -510,51 +510,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk-in Only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, as a booking type — the room cannot be booked in advance at
 all. Right for touchdown desks and phone booths.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three are documented in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxu-yqpfavzwcmhbuonk9s">
+      <w:hyperlink w:history="1" r:id="rIdgq8puyvz0wnympxjlc3oe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. What the person at the door sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tapping </w:t>
@@ -641,51 +641,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The lengths the room can give, ending before whatever is booked next.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel then asks who they are. What it asks for is its own subject —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmiiboftv3k5d88i_h-cty">
+      <w:hyperlink w:history="1" r:id="rId5t1lmutylwxsrndlcxssj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 and it is also where the option of asking for nothing at all lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last comes the confirmation screen, if you left </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require confirmation for
@@ -967,51 +967,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A busy room can still find you one:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the button is missing because the room is taken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the
 answer instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhgpealfpd89tg7d1weol">
+      <w:hyperlink w:history="1" r:id="rIddz2sznmp8mgu9qppssmdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1436,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7dc_epewc4k5qxerpwfqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdstm2iy9-qzedtjq4chhpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdxu-yqpfavzwcmhbuonk9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmiiboftv3k5d88i_h-cty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhhgpealfpd89tg7d1weol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d04981d365e20ff8453d9f20f4f8609f6c499ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea7634f30eb67d8b8858db48614d38bb8039dde6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d7a6746e2c77c1b8016a53cdf48c1c8da6a705d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d64c6a3954f326589acee73f45a85f8e0f640f7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsh2rfg9hnlomb6wwh6nt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcfim_-cxh5ti6gg0jmgje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdgq8puyvz0wnympxjlc3oe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId5t1lmutylwxsrndlcxssj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddz2sznmp8mgu9qppssmdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d04981d365e20ff8453d9f20f4f8609f6c499ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea7634f30eb67d8b8858db48614d38bb8039dde6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d7a6746e2c77c1b8016a53cdf48c1c8da6a705d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d64c6a3954f326589acee73f45a85f8e0f640f7f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let somebody take a free room at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>