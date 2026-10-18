--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaw4ldrd6meeszyrvbpbr6">
+      <w:hyperlink w:history="1" r:id="rIdyj1poa3cju8_4uh6pivf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mostly yes. A meeting room with a Neat, Cisco or Logitech device already on the
 wall is already sensing, and Offision reads what that device sees: connect the
 platform in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -108,51 +108,51 @@
 no device in them, and a handful of models that carry no sensors at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three connections are read from the vendor's own management cloud — Neat
 Pulse, Control Hub and Logitech Sync — on an interval, with a key or certificate
 you paste into Offision. Nothing is installed on the devices and Offision never
 talks to them directly, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nothing on your own network needs a route out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for
 any of this; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-weciafooucrikti3yohv">
+      <w:hyperlink w:history="1" r:id="rIdho1v6guatz-tx1bmujr4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sensors and on-site equipment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -474,63 +474,63 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the right-hand column first. It is the one that decides whether you have
 anything. A building fitted out with Rally Bars gets online-or-offline from
 Logitech Sync and nothing more; a wall of Neat Pads reports air quality and
 never occupancy. Both connect cleanly, both show as healthy, and neither tells a
 booking anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The per-model readings each connection brings across — air, light, battery and
 the rest — are in its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2fpiziamfx-ka4bttgdsk">
+      <w:hyperlink w:history="1" r:id="rIdigyrcjdeemee_tounascy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Neat Pulse syncs into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdiimwxxu2dzhvsblsc8b">
+      <w:hyperlink w:history="1" r:id="rIdjnwalcuwy2pityfrpg3c9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a Webex Control Hub connection brings into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Logitech Sync is connected from its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Marketplace</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tile.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -575,119 +575,119 @@
         <w:t xml:space="preserve">"How the room is being used" splits three ways in Offision, and only the first
 one drives anything automatically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — occupied or empty, nothing more. This is the only reading a
 booking acts on, and it is what an inexpensive sensor reports too. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId44m6lsqacs0yuscbrjqyd">
+      <w:hyperlink w:history="1" r:id="rIdxr_hzlaz4i60u7tojpckl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">People count</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how many are in the room. It answers whether a room booked
 for twelve was used by three, and it drives no automation at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfv6td11uy59kupf64cva">
+      <w:hyperlink w:history="1" r:id="rId8-adwwarsv-seufhqidoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Logitech reports its count for the room rather than for the device, which is
 why it reaches the reports and not the check-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Usage rate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — booked hours against available hours. It is counted from the
 bookings and needs no hardware in the room whatsoever. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowr--6yagz6itrqya2eq4">
+      <w:hyperlink w:history="1" r:id="rIdimw9toklf89owqb4ogokh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room device that reports a people count gives you the first two. The third you
 already have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -722,51 +722,51 @@
       <w:r>
         <w:t xml:space="preserve">What video hardware will never cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing hangs on a desk, so no video connection reports one. A desk
 is covered by a sensor of its own —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgeukyrjjkg0f5wcedfww">
+      <w:hyperlink w:history="1" r:id="rId0gs6ejvlfoffy818s0reu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -786,51 +786,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The models in the right-hand column above.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Replacing them is a purchase
 either way; a sensor is usually the cheaper half of that choice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mixing is normal, and the connections do not exclude each other. The usual estate
 runs its equipped rooms off the video hardware it already owns and buys sensors
 only for the desks and the rooms that have none —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdta-qkppnlacktisod64yf">
+      <w:hyperlink w:history="1" r:id="rIdmnyk7snexbh4fky_aejx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers what to buy for those.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaw4ldrd6meeszyrvbpbr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rId-weciafooucrikti3yohv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rId2fpiziamfx-ka4bttgdsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdrdiimwxxu2dzhvsblsc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rId44m6lsqacs0yuscbrjqyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdyfv6td11uy59kupf64cva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdowr--6yagz6itrqya2eq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIddgeukyrjjkg0f5wcedfww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdta-qkppnlacktisod64yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyj1poa3cju8_4uh6pivf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdho1v6guatz-tx1bmujr4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdigyrcjdeemee_tounascy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdjnwalcuwy2pityfrpg3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdxr_hzlaz4i60u7tojpckl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId8-adwwarsv-seufhqidoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdimw9toklf89owqb4ogokh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId0gs6ejvlfoffy818s0reu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdmnyk7snexbh4fky_aejx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get room occupancy from the video devices you already have</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>