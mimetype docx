--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyj1poa3cju8_4uh6pivf0">
+      <w:hyperlink w:history="1" r:id="rIdksyza6pxdwqkaxs1ythh0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-the-video-devices-you-already-have/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mostly yes. A meeting room with a Neat, Cisco or Logitech device already on the
 wall is already sensing, and Offision reads what that device sees: connect the
 platform in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -108,51 +108,51 @@
 no device in them, and a handful of models that carry no sensors at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All three connections are read from the vendor's own management cloud — Neat
 Pulse, Control Hub and Logitech Sync — on an interval, with a key or certificate
 you paste into Offision. Nothing is installed on the devices and Offision never
 talks to them directly, so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nothing on your own network needs a route out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for
 any of this; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdho1v6guatz-tx1bmujr4o">
+      <w:hyperlink w:history="1" r:id="rIdtoglw4suamplrg5cm4yuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sensors and on-site equipment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -474,63 +474,63 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the right-hand column first. It is the one that decides whether you have
 anything. A building fitted out with Rally Bars gets online-or-offline from
 Logitech Sync and nothing more; a wall of Neat Pads reports air quality and
 never occupancy. Both connect cleanly, both show as healthy, and neither tells a
 booking anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The per-model readings each connection brings across — air, light, battery and
 the rest — are in its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigyrcjdeemee_tounascy">
+      <w:hyperlink w:history="1" r:id="rIdstquj1uavmmpmz0ljye8y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Neat Pulse syncs into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnwalcuwy2pityfrpg3c9">
+      <w:hyperlink w:history="1" r:id="rIdte7b51rv5haeizvzxbhev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a Webex Control Hub connection brings into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Logitech Sync is connected from its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Marketplace</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tile.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -575,119 +575,119 @@
         <w:t xml:space="preserve">"How the room is being used" splits three ways in Offision, and only the first
 one drives anything automatically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — occupied or empty, nothing more. This is the only reading a
 booking acts on, and it is what an inexpensive sensor reports too. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr_hzlaz4i60u7tojpckl">
+      <w:hyperlink w:history="1" r:id="rIdvylsvuve28t7sihabr6nz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">People count</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how many are in the room. It answers whether a room booked
 for twelve was used by three, and it drives no automation at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8-adwwarsv-seufhqidoa">
+      <w:hyperlink w:history="1" r:id="rIdkcmen7rrlxjfhxlvo4lap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Logitech reports its count for the room rather than for the device, which is
 why it reaches the reports and not the check-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Usage rate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — booked hours against available hours. It is counted from the
 bookings and needs no hardware in the room whatsoever. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimw9toklf89owqb4ogokh">
+      <w:hyperlink w:history="1" r:id="rIdm-bcgx6wm3ctuz0fes6h5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room device that reports a people count gives you the first two. The third you
 already have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -722,51 +722,51 @@
       <w:r>
         <w:t xml:space="preserve">What video hardware will never cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing hangs on a desk, so no video connection reports one. A desk
 is covered by a sensor of its own —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0gs6ejvlfoffy818s0reu">
+      <w:hyperlink w:history="1" r:id="rIdll6mwcn3duats7esqc5kz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -786,51 +786,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The models in the right-hand column above.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Replacing them is a purchase
 either way; a sensor is usually the cheaper half of that choice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mixing is normal, and the connections do not exclude each other. The usual estate
 runs its equipped rooms off the video hardware it already owns and buys sensors
 only for the desks and the rooms that have none —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnyk7snexbh4fky_aejx1">
+      <w:hyperlink w:history="1" r:id="rIdrok57srndmis5_f8d-mya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers what to buy for those.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyj1poa3cju8_4uh6pivf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdho1v6guatz-tx1bmujr4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdigyrcjdeemee_tounascy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdjnwalcuwy2pityfrpg3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdxr_hzlaz4i60u7tojpckl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId8-adwwarsv-seufhqidoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdimw9toklf89owqb4ogokh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId0gs6ejvlfoffy818s0reu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdmnyk7snexbh4fky_aejx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdksyza6pxdwqkaxs1ythh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdtoglw4suamplrg5cm4yuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdstquj1uavmmpmz0ljye8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdte7b51rv5haeizvzxbhev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdvylsvuve28t7sihabr6nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdkcmen7rrlxjfhxlvo4lap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdm-bcgx6wm3ctuz0fes6h5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdll6mwcn3duats7esqc5kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdrok57srndmis5_f8d-mya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get room occupancy from the video devices you already have</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>