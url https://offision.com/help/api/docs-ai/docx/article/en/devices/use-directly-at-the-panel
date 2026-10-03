--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A phone booth nobody has to identify themselves to use. How to leave Allow anonymous as the only method on one panel, what the person then taps, and which actions still ask for a credential whatever the setting says.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId77phuufkh25jo9wwxp4cx">
+      <w:hyperlink w:history="1" r:id="rIdemiw6zyv2trlwvkmpklsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A phone booth is not worth signing in for. Somebody wants it for four minutes,
 and asking them to find their phone, open the app and scan a code is how a room
 ends up unbooked and occupied anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -222,51 +222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel already paired to the room, and a resource policy that allows booking
 from the booking panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Give these panels a configuration of their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anonymous suits a phone booth, a touchdown desk and almost nothing else — and a
 panel configuration is shared by every panel assigned to it. Put the booths on
 their own configuration before changing anything, or the meeting rooms stop
 asking too. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId60mmoi7p37b1saynlz65j">
+      <w:hyperlink w:history="1" r:id="rIdukkneaptgkeglfz0mmsxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 making one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
@@ -542,51 +542,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Nothing left but Allow anonymous, which is what removes the question entirely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That last toggle is doing two jobs. It is what offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is
 also the only reason the panel still works at all: a panel with no method
 whatsoever refuses the action and says so. Leave one credential on beside it and
 the reader gets a chooser with two options instead of a room — which is fine, and
 is what </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr8tn6hqwxo_4bwr61gr4f">
+      <w:hyperlink w:history="1" r:id="rIdypznajat0eqixbdekc7vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 describes, but it is not one tap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen's own reminder:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -618,53 +618,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> group, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show walk in button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puts the button on a free room.
 Underneath it, turn </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require confirmation for walk-in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> off: that screen is where
-[...1 lines deleted...]
-an answer when nobody is signing in.</w:t>
+        <w:t xml:space="preserve"> off: that screen exists to
+ask for a subject and a headcount, and neither question has an answer when nobody
+is signing in. If you would rather keep the confirmation as a deliberate second
+tap, leave it on and switch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow input subject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow input number of
+people</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off instead — the screen then confirms without asking anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2962275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-onetap-function" descr="Show walk in button on, and the confirmation screen off." title="Show walk in button on, and the confirmation screen off."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1093,51 +1115,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 is the button people reach for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need those actions to skip identification too, that is a different
 setting on the room's booking rules — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skip user verification in booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 listed in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdph8sw_5bp3jturdhdnkap">
+      <w:hyperlink w:history="1" r:id="rIdyvialthtcd4wjqthwaoxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1165,51 +1187,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which buttons the panel offers.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdni7k2dkikyzhe2xmdqa3y">
+      <w:hyperlink w:history="1" r:id="rIdxszx0kav9-yxtlbyxag90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1676,51 +1698,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId77phuufkh25jo9wwxp4cx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId60mmoi7p37b1saynlz65j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdr8tn6hqwxo_4bwr61gr4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdph8sw_5bp3jturdhdnkap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdni7k2dkikyzhe2xmdqa3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e933752a18a0cd0e7edaf2d68b8cc837996a536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b27fc4c9837575569212f748fe8c67fc3d15616.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfa71882de1a2d734e65210c83e2bbd925fa858.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece320cc5a81e5535dc07bd160f32619ffd1a64e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727cfceb9cb715e43c5b8ee124fb36f2d1718286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8a0fc8976e2b5d373cb1ecdc5e10dfced094efb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d6c0a913ac5ac9a42220dc81158d3dbbe86ccd9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a013897eb2e4d840b620c6f1447431cb9b306779.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdemiw6zyv2trlwvkmpklsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdukkneaptgkeglfz0mmsxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdypznajat0eqixbdekc7vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyvialthtcd4wjqthwaoxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxszx0kav9-yxtlbyxag90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e933752a18a0cd0e7edaf2d68b8cc837996a536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b27fc4c9837575569212f748fe8c67fc3d15616.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfa71882de1a2d734e65210c83e2bbd925fa858.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece320cc5a81e5535dc07bd160f32619ffd1a64e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727cfceb9cb715e43c5b8ee124fb36f2d1718286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8a0fc8976e2b5d373cb1ecdc5e10dfced094efb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d6c0a913ac5ac9a42220dc81158d3dbbe86ccd9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a013897eb2e4d840b620c6f1447431cb9b306779.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people book at the panel without signing in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>