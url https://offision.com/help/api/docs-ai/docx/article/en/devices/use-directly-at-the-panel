--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemiw6zyv2trlwvkmpklsh">
+      <w:hyperlink w:history="1" r:id="rIdzn0fzbypqqtvycg37ykvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-directly-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A phone booth is not worth signing in for. Somebody wants it for four minutes,
 and asking them to find their phone, open the app and scan a code is how a room
 ends up unbooked and occupied anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -222,51 +222,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel already paired to the room, and a resource policy that allows booking
 from the booking panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Give these panels a configuration of their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anonymous suits a phone booth, a touchdown desk and almost nothing else — and a
 panel configuration is shared by every panel assigned to it. Put the booths on
 their own configuration before changing anything, or the meeting rooms stop
 asking too. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukkneaptgkeglfz0mmsxq">
+      <w:hyperlink w:history="1" r:id="rId9ygczbdcvhefvcq19qr3p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers
 making one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
@@ -542,51 +542,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Nothing left but Allow anonymous, which is what removes the question entirely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That last toggle is doing two jobs. It is what offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use directly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is
 also the only reason the panel still works at all: a panel with no method
 whatsoever refuses the action and says so. Leave one credential on beside it and
 the reader gets a chooser with two options instead of a room — which is fine, and
 is what </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypznajat0eqixbdekc7vt">
+      <w:hyperlink w:history="1" r:id="rId9ax9cubibvaqgyqmmfact">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 describes, but it is not one tap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen's own reminder:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1115,51 +1115,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 is the button people reach for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need those actions to skip identification too, that is a different
 setting on the room's booking rules — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skip user verification in booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 listed in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvialthtcd4wjqthwaoxg">
+      <w:hyperlink w:history="1" r:id="rIdirjwwphiovihljwsshjmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1187,51 +1187,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which buttons the panel offers.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxszx0kav9-yxtlbyxag90">
+      <w:hyperlink w:history="1" r:id="rIdekhsfeyqbcsrxh8jq6shk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1698,51 +1698,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdemiw6zyv2trlwvkmpklsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rIdukkneaptgkeglfz0mmsxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdypznajat0eqixbdekc7vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdyvialthtcd4wjqthwaoxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxszx0kav9-yxtlbyxag90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e933752a18a0cd0e7edaf2d68b8cc837996a536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b27fc4c9837575569212f748fe8c67fc3d15616.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfa71882de1a2d734e65210c83e2bbd925fa858.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece320cc5a81e5535dc07bd160f32619ffd1a64e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727cfceb9cb715e43c5b8ee124fb36f2d1718286.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8a0fc8976e2b5d373cb1ecdc5e10dfced094efb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d6c0a913ac5ac9a42220dc81158d3dbbe86ccd9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a013897eb2e4d840b620c6f1447431cb9b306779.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzn0fzbypqqtvycg37ykvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-directly-at-the-panel/" TargetMode="External"/><Relationship Id="rId9ygczbdcvhefvcq19qr3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId9ax9cubibvaqgyqmmfact" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdirjwwphiovihljwsshjmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdekhsfeyqbcsrxh8jq6shk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71bcc331f696bd1d8de0890b3cdeacaf5c63d9d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6feaf54a0e28b2fad897b709621b442888e60b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ddb86d7a0d4730bcd8aac876436090bfddb9b95.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ce6c26434a5cd0928d95a0dd67f92a0daaae6b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a68369d6a3b536c44bbab05d4c9b26d475ead930.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9261040026fe10c6c09e5ff35ea9a41cedb1a7f3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98f4c190d63f1e03a8bcdae554efefdf7008ea22.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12119e070089f06b30fffbf30e5b611e4b162c86.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people book at the panel without signing in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>