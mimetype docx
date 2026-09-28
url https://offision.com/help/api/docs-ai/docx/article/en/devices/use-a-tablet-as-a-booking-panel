--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmptsfegbq051yxxvs8yy2">
+      <w:hyperlink w:history="1" r:id="rId5iqndfg3hiempica8fqjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the tile for a third-party system rather than a tablet you hold: a
 signage player, a room system, anything that will load a page and keep it on
 screen. It is also the tile with the fewest capabilities, because a browser is
 all Offision gets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps are the ones every panel follows — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfmemor-gk6szbyjn9pxf">
+      <w:hyperlink w:history="1" r:id="rIden1hqxh9x6dyt4lg6-ltj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Get the app onto the
 tablet first, or open the browser on the third-party screen; the panel shows six
 characters, and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
@@ -580,91 +580,91 @@
         <w:t xml:space="preserve">No PoE.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A tablet needs a power socket at the mount. That is usually what
 decides whether a tablet is actually cheaper than a panel, because on a wall
 with no socket the electrician is the expensive part of the install — not the
 panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No light bar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The room's status is carried by the screen alone, so it cannot
 be read from the end of a corridor. Everything the colours say is still said —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdnqjhmxpnrzhz63mq8iv">
+      <w:hyperlink w:history="1" r:id="rIdfjwptvyvhalmonbx8e6na">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — it is just
 said only to somebody standing at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, on Android only.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> With the Offision app on an Android tablet that has
 NFC hardware, a card is tapped on the tablet's own face: the reader is Android's,
 not a panel vendor's. iPadOS has no card-reading path, so an iPad takes a USB
 reader like everything else, and so do Windows and a browser. HID Global cards
 decode on IAdea panels only, whatever the tablet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which reader a device ends up with, brand by brand, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7itg3uffils6p-72twgsr">
+      <w:hyperlink w:history="1" r:id="rIdu_eeixgbtq46aogtylmvm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Try it before you buy the mount:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmptsfegbq051yxxvs8yy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtfmemor-gk6szbyjn9pxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdqdnqjhmxpnrzhz63mq8iv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7itg3uffils6p-72twgsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5iqndfg3hiempica8fqjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIden1hqxh9x6dyt4lg6-ltj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfjwptvyvhalmonbx8e6na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdu_eeixgbtq46aogtylmvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Use a tablet as a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>