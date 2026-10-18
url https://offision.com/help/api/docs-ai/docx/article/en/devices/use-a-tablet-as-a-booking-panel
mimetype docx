--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5iqndfg3hiempica8fqjl">
+      <w:hyperlink w:history="1" r:id="rIdtqbxlnsobbmb3v_sz2swt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the tile for a third-party system rather than a tablet you hold: a
 signage player, a room system, anything that will load a page and keep it on
 screen. It is also the tile with the fewest capabilities, because a browser is
 all Offision gets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps are the ones every panel follows — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIden1hqxh9x6dyt4lg6-ltj">
+      <w:hyperlink w:history="1" r:id="rIdyaltwc3jtiusyqxbg0uzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Get the app onto the
 tablet first, or open the browser on the third-party screen; the panel shows six
 characters, and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
@@ -580,91 +580,91 @@
         <w:t xml:space="preserve">No PoE.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A tablet needs a power socket at the mount. That is usually what
 decides whether a tablet is actually cheaper than a panel, because on a wall
 with no socket the electrician is the expensive part of the install — not the
 panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No light bar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The room's status is carried by the screen alone, so it cannot
 be read from the end of a corridor. Everything the colours say is still said —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjwptvyvhalmonbx8e6na">
+      <w:hyperlink w:history="1" r:id="rIdgb9a8jg2kh5oangonwxqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — it is just
 said only to somebody standing at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, on Android only.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> With the Offision app on an Android tablet that has
 NFC hardware, a card is tapped on the tablet's own face: the reader is Android's,
 not a panel vendor's. iPadOS has no card-reading path, so an iPad takes a USB
 reader like everything else, and so do Windows and a browser. HID Global cards
 decode on IAdea panels only, whatever the tablet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which reader a device ends up with, brand by brand, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_eeixgbtq46aogtylmvm">
+      <w:hyperlink w:history="1" r:id="rIdzul-b8i6gegdukzcl1jo1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Try it before you buy the mount:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5iqndfg3hiempica8fqjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIden1hqxh9x6dyt4lg6-ltj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdfjwptvyvhalmonbx8e6na" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdu_eeixgbtq46aogtylmvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtqbxlnsobbmb3v_sz2swt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyaltwc3jtiusyqxbg0uzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgb9a8jg2kh5oangonwxqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdzul-b8i6gegdukzcl1jo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18784dfca6d9a0ff5f4361ddef8f2571eac67f21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Use a tablet as a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>