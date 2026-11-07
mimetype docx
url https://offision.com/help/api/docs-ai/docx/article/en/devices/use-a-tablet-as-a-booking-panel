--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqbxlnsobbmb3v_sz2swt">
+      <w:hyperlink w:history="1" r:id="rIdirjithbqozldj8bvtodry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         <w:t xml:space="preserve">Web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the tile for a third-party system rather than a tablet you hold: a
 signage player, a room system, anything that will load a page and keep it on
 screen. It is also the tile with the fewest capabilities, because a browser is
 all Offision gets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The steps are the ones every panel follows — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyaltwc3jtiusyqxbg0uzl">
+      <w:hyperlink w:history="1" r:id="rIdedkoad9vrwcivd_o0nenk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Get the app onto the
 tablet first, or open the browser on the third-party screen; the panel shows six
 characters, and you type them into the console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/device (Booking panel)</w:t>
       </w:r>
@@ -580,91 +580,91 @@
         <w:t xml:space="preserve">No PoE.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A tablet needs a power socket at the mount. That is usually what
 decides whether a tablet is actually cheaper than a panel, because on a wall
 with no socket the electrician is the expensive part of the install — not the
 panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No light bar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The room's status is carried by the screen alone, so it cannot
 be read from the end of a corridor. Everything the colours say is still said —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgb9a8jg2kh5oangonwxqj">
+      <w:hyperlink w:history="1" r:id="rIdnpyh7jjwkd36zqe2dfega">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — it is just
 said only to somebody standing at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cards, on Android only.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> With the Offision app on an Android tablet that has
 NFC hardware, a card is tapped on the tablet's own face: the reader is Android's,
 not a panel vendor's. iPadOS has no card-reading path, so an iPad takes a USB
 reader like everything else, and so do Windows and a browser. HID Global cards
 decode on IAdea panels only, whatever the tablet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which reader a device ends up with, brand by brand, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzul-b8i6gegdukzcl1jo1">
+      <w:hyperlink w:history="1" r:id="rIdusaftcwmuwyxdthbwezgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Try it before you buy the mount:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -1117,51 +1117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtqbxlnsobbmb3v_sz2swt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdyaltwc3jtiusyqxbg0uzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgb9a8jg2kh5oangonwxqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdzul-b8i6gegdukzcl1jo1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18784dfca6d9a0ff5f4361ddef8f2571eac67f21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdirjithbqozldj8bvtodry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdedkoad9vrwcivd_o0nenk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdnpyh7jjwkd36zqe2dfega" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdusaftcwmuwyxdthbwezgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18784dfca6d9a0ff5f4361ddef8f2571eac67f21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Use a tablet as a booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>