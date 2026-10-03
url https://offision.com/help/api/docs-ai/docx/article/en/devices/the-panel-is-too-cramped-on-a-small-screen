--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An 8-inch panel draws the same layout as a 10-inch one, so the fix is showing fewer things rather than smaller ones. Five causes, starting with the schedule column that holds a third of the screen until somebody folds it away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwricbimoyjaigx7aqd0gv">
+      <w:hyperlink w:history="1" r:id="rId19jakk8zeh10h1vlc-mqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Does the panel show a schedule down its right-hand side?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The answer splits the page. </w:t>
@@ -257,133 +257,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2524125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-design-timeline-settings" descr="Timeline &amp;amp; clock, with the two timeline switches at its foot." title="Timeline &amp;amp; clock, with the two timeline switches at its foot."/>
+            <wp:docPr id="1" name="panel-design-timeline-settings" descr="Timeline &amp; clock, with the two timeline switches at its foot." title="Timeline &amp; clock, with the two timeline switches at its foot."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2524125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Timeline &amp;amp; clock, with the two timeline switches at its foot.</w:t>
+        <w:t xml:space="preserve">Timeline &amp; clock, with the two timeline switches at its foot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Know what folds away with it. The clock survives, turned on its side in the rail, but
 the language button, the announcements and the control bar go with the schedule. The
 booking's own times are not lost — they move into the left pane while the column is
 folded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anybody at the panel taps the rail to open it, and a chevron on its edge folds it back
 by hand. Left alone it re-folds itself after three minutes without a touch, so a panel
 somebody opened at nine is not still open at noon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel mounted on its side does this without being asked: in portrait the column
 starts folded whatever the switch says, because at that width it would be a sliver.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbr3kgcxr49w_asi7p1wcu">
+      <w:hyperlink w:history="1" r:id="rId7i03vdtxqjmsor94lowwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Mount a panel in portrait</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed" descr="The same panel with the column folded into its tap rail." title="The same panel with the column folded into its tap rail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -595,51 +595,64 @@
         <w:t xml:space="preserve">Text size</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Maximize</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds the room's name at a
 fixed size instead of letting it take the space it is given, which on a small panel
-is how a long room name pushes everything below it down.</w:t>
+is how a long room name pushes everything below it down. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3hpwj70ee6_yaqtvhzxyd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Make the text on a room panel larger</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for what
+each size does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR Code for booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, over in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -772,51 +785,51 @@
         <w:t xml:space="preserve">, immediately above the collapse switch
 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Timeline &amp; clock</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, narrows it to the hours the room is open, with an hour or two
 of padding either side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This one depends on something outside the panel: the resource has to have business hours
 set. With none there is nothing to narrow to, and the switch changes nothing at all —
 which is how it gets reported as broken. Set the hours on the room first, the same ones
 that </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_cyyv4iu6sdaiicshmfmz">
+      <w:hyperlink w:history="1" r:id="rIdinhopucfo30wiyyafnrru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The panel's display scale was set by hand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1518,51 +1531,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwricbimoyjaigx7aqd0gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdbr3kgcxr49w_asi7p1wcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId_cyyv4iu6sdaiicshmfmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0644d6870869716b91b4420316b1f39d4461e162.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e75d95d3a5c0663f53b1000135daa83f5f08b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8100498a6a71ed2b4dad3ef3f5059f56a75313b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19jakk8zeh10h1vlc-mqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId7i03vdtxqjmsor94lowwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId3hpwj70ee6_yaqtvhzxyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdinhopucfo30wiyyafnrru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0644d6870869716b91b4420316b1f39d4461e162.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e75d95d3a5c0663f53b1000135daa83f5f08b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8100498a6a71ed2b4dad3ef3f5059f56a75313b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The panel is too cramped on a small screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>