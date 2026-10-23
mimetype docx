--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId19jakk8zeh10h1vlc-mqd">
+      <w:hyperlink w:history="1" r:id="rId0rv4qbt6rsaocizewvumz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Does the panel show a schedule down its right-hand side?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The answer splits the page. </w:t>
@@ -339,51 +339,51 @@
         <w:t xml:space="preserve">Know what folds away with it. The clock survives, turned on its side in the rail, but
 the language button, the announcements and the control bar go with the schedule. The
 booking's own times are not lost — they move into the left pane while the column is
 folded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anybody at the panel taps the rail to open it, and a chevron on its edge folds it back
 by hand. Left alone it re-folds itself after three minutes without a touch, so a panel
 somebody opened at nine is not still open at noon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel mounted on its side does this without being asked: in portrait the column
 starts folded whatever the switch says, because at that width it would be a sliver.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7i03vdtxqjmsor94lowwr">
+      <w:hyperlink w:history="1" r:id="rIdf5njs5bwhbvk6eudhfvui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Mount a panel in portrait</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-timeline-collapsed" descr="The same panel with the column folded into its tap rail." title="The same panel with the column folded into its tap rail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -598,51 +598,51 @@
         <w:t xml:space="preserve"> set to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Large</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Maximize</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds the room's name at a
 fixed size instead of letting it take the space it is given, which on a small panel
 is how a long room name pushes everything below it down. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3hpwj70ee6_yaqtvhzxyd">
+      <w:hyperlink w:history="1" r:id="rIdwlakc2ojctxtca7hq3vui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Make the text on a room panel larger</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what
 each size does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -785,51 +785,51 @@
         <w:t xml:space="preserve">, immediately above the collapse switch
 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Timeline &amp; clock</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, narrows it to the hours the room is open, with an hour or two
 of padding either side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This one depends on something outside the panel: the resource has to have business hours
 set. With none there is nothing to narrow to, and the switch changes nothing at all —
 which is how it gets reported as broken. Set the hours on the room first, the same ones
 that </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdinhopucfo30wiyyafnrru">
+      <w:hyperlink w:history="1" r:id="rIdxadsz-_rl5wvrevlh8vgf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The panel's display scale was set by hand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1531,51 +1531,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19jakk8zeh10h1vlc-mqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rId7i03vdtxqjmsor94lowwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rId3hpwj70ee6_yaqtvhzxyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdinhopucfo30wiyyafnrru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0644d6870869716b91b4420316b1f39d4461e162.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e75d95d3a5c0663f53b1000135daa83f5f08b3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8100498a6a71ed2b4dad3ef3f5059f56a75313b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0rv4qbt6rsaocizewvumz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-is-too-cramped-on-a-small-screen/" TargetMode="External"/><Relationship Id="rIdf5njs5bwhbvk6eudhfvui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../mount-a-panel-in-portrait/" TargetMode="External"/><Relationship Id="rIdwlakc2ojctxtca7hq3vui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rIdxadsz-_rl5wvrevlh8vgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/106cc95614dc56b728d158783f3ec198a8ccc3ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81314c80b255df8520a4563ed50ed47c5c1b4fe2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/953e088be47c253a9833f727530f7fd73123453c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The panel is too cramped on a small screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>