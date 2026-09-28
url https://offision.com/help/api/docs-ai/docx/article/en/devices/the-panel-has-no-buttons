--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqpvsqyaaak7vggvpcppo">
+      <w:hyperlink w:history="1" r:id="rIdnrqlqnir83r8mi8f7pqdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every button, or one button?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button — the action row is empty and tapping the schedule does nothing
 either — is this page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button missing while the others are there is its
 own switch, and every one of them is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvquqptavx6vhipfvncqu">
+      <w:hyperlink w:history="1" r:id="rIdkaxtcvrjzr_rjfycs6kkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel is answering, the room's name and colour are right, and there is
 nothing to press. Five things do that, and four of them are working as intended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -223,100 +223,100 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Touch screen mode is off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1781175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-display-only-switch" descr="Touch screen mode off: Use a booking, Book from the panel and Door &amp;amp; extras step back behind it." title="Touch screen mode off: Use a booking, Book from the panel and Door &amp;amp; extras step back behind it."/>
+            <wp:docPr id="1" name="panel-display-only-switch" descr="Touch screen mode off: Use a booking, Book from the panel and Door &amp; extras step back behind it." title="Touch screen mode off: Use a booking, Book from the panel and Door &amp; extras step back behind it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1781175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Touch screen mode off: Use a booking, Book from the panel and Door &amp;amp; extras step back behind it.</w:t>
+        <w:t xml:space="preserve">Touch screen mode off: Use a booking, Book from the panel and Door &amp; extras step back behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the switch that removes every button at once, and it is easy to arrive at
 by accident because it is a setting of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than of a
 panel — somebody setting up one non-touch screen can take twenty panels with
 them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -384,51 +384,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Turn on Touch screen mode above to use these</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That dimming is the fastest confirmation: three grey groups mean this is the
 cause, and nothing else on this page produces it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it was deliberate, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguv4qomz7-dbs44ibkyrc">
+      <w:hyperlink w:history="1" r:id="rIde4udmldzapgxravwz-dmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run a panel as a display-only
 screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page for it — including
 the QR code that has to go on with it, or the room genuinely cannot be booked
 from the door at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The panel is on a different configuration from the one you edited</w:t>
       </w:r>
@@ -515,51 +515,51 @@
       <w:r>
         <w:t xml:space="preserve">Open the panel's own record in the device list and read its configuration, or
 open each configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assigned device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 find which one has this panel ticked. Then edit that one. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ja6q4vj1wkf6n_ukkx-a">
+      <w:hyperlink w:history="1" r:id="rIdrneayotiauazqvbka2mja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its
 settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — The room is in a state that has nothing to offer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -655,51 +655,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside its business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside
 the period it may be booked for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> draws no action buttons at all, however many
 switches are on. The screen colour says which of those it is, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0sm3wgqoum8dyzmco4fo">
+      <w:hyperlink w:history="1" r:id="rIdi7ji8lplmuowl36qlbxt4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> reads it: this
 cause always comes with a screen showing one of the unavailable states rather
 than a free or in-use one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two narrower versions of the same thing catch people out on a room that looks
 free:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -776,51 +776,51 @@
 identical symptom: a free room with no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on it. The resource's
 policy decides whether the panel is an interface it accepts bookings through at
 all, and whether a booking may start today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both have to be true for a walk-in to be offered — a room whose booking period
 starts a day or more ahead cannot be taken now by anybody, at the panel or
 anywhere else. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqu2oywoj1savcbqunuxd">
+      <w:hyperlink w:history="1" r:id="rIdgv-0pfv00bmvq0nxqchnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show walk in button</w:t>
       </w:r>
@@ -932,51 +932,51 @@
       <w:r>
         <w:t xml:space="preserve">, the report-issue button, and the booking QR. Their switches
 are disabled in the console while Center is the design in play, which is the
 tell.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The action row itself survives — check in, extend, walk in are all still there —
 so this cause takes away </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">some</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> buttons rather than all of them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6s7z_xohapf-er15euzzf">
+      <w:hyperlink w:history="1" r:id="rIdzconlj5u1d5hkz5-or-_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you open a ticket:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Collect these four, because between them they separate every cause above: the
@@ -1460,51 +1460,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrqpvsqyaaak7vggvpcppo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIddvquqptavx6vhipfvncqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdguv4qomz7-dbs44ibkyrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId0ja6q4vj1wkf6n_ukkx-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdu0sm3wgqoum8dyzmco4fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIduqu2oywoj1savcbqunuxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId6s7z_xohapf-er15euzzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnrqlqnir83r8mi8f7pqdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdkaxtcvrjzr_rjfycs6kkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIde4udmldzapgxravwz-dmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdrneayotiauazqvbka2mja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdi7ji8lplmuowl36qlbxt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdgv-0pfv00bmvq0nxqchnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdzconlj5u1d5hkz5-or-_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The panel has no buttons on it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>