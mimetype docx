--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrqlqnir83r8mi8f7pqdf">
+      <w:hyperlink w:history="1" r:id="rIdebqy0hkuy3if6gcskh2kd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every button, or one button?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button — the action row is empty and tapping the schedule does nothing
 either — is this page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button missing while the others are there is its
 own switch, and every one of them is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkaxtcvrjzr_rjfycs6kkw">
+      <w:hyperlink w:history="1" r:id="rIdz0yemstenrslst0gjmihj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel is answering, the room's name and colour are right, and there is
 nothing to press. Five things do that, and four of them are working as intended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -384,51 +384,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Turn on Touch screen mode above to use these</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That dimming is the fastest confirmation: three grey groups mean this is the
 cause, and nothing else on this page produces it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it was deliberate, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde4udmldzapgxravwz-dmn">
+      <w:hyperlink w:history="1" r:id="rId6-2g8kbk1z4ml_d5twk3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run a panel as a display-only
 screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page for it — including
 the QR code that has to go on with it, or the room genuinely cannot be booked
 from the door at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The panel is on a different configuration from the one you edited</w:t>
       </w:r>
@@ -515,51 +515,51 @@
       <w:r>
         <w:t xml:space="preserve">Open the panel's own record in the device list and read its configuration, or
 open each configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assigned device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 find which one has this panel ticked. Then edit that one. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrneayotiauazqvbka2mja">
+      <w:hyperlink w:history="1" r:id="rIdeb3b4mhztaea51ofi6lnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its
 settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — The room is in a state that has nothing to offer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -655,51 +655,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside its business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside
 the period it may be booked for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> draws no action buttons at all, however many
 switches are on. The screen colour says which of those it is, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7ji8lplmuowl36qlbxt4">
+      <w:hyperlink w:history="1" r:id="rIdivf83xu7ht4ltlyz1iocm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> reads it: this
 cause always comes with a screen showing one of the unavailable states rather
 than a free or in-use one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two narrower versions of the same thing catch people out on a room that looks
 free:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -776,51 +776,51 @@
 identical symptom: a free room with no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on it. The resource's
 policy decides whether the panel is an interface it accepts bookings through at
 all, and whether a booking may start today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both have to be true for a walk-in to be offered — a room whose booking period
 starts a day or more ahead cannot be taken now by anybody, at the panel or
 anywhere else. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgv-0pfv00bmvq0nxqchnj">
+      <w:hyperlink w:history="1" r:id="rIdur_0fr2diqdpsv5tfupwz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show walk in button</w:t>
       </w:r>
@@ -932,51 +932,51 @@
       <w:r>
         <w:t xml:space="preserve">, the report-issue button, and the booking QR. Their switches
 are disabled in the console while Center is the design in play, which is the
 tell.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The action row itself survives — check in, extend, walk in are all still there —
 so this cause takes away </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">some</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> buttons rather than all of them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzconlj5u1d5hkz5-or-_a">
+      <w:hyperlink w:history="1" r:id="rId0azjypqiaosukule6juie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you open a ticket:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Collect these four, because between them they separate every cause above: the
@@ -1460,51 +1460,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnrqlqnir83r8mi8f7pqdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdkaxtcvrjzr_rjfycs6kkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIde4udmldzapgxravwz-dmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdrneayotiauazqvbka2mja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdi7ji8lplmuowl36qlbxt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdgv-0pfv00bmvq0nxqchnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdzconlj5u1d5hkz5-or-_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55a30673345dcde96e7a2a2fb838e4cd20c8ab96.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdebqy0hkuy3if6gcskh2kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdz0yemstenrslst0gjmihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId6-2g8kbk1z4ml_d5twk3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdeb3b4mhztaea51ofi6lnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdivf83xu7ht4ltlyz1iocm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdur_0fr2diqdpsv5tfupwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0azjypqiaosukule6juie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a15d8c4dd30338e241cecfe52ffc4e1767152601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/838c8870186477f85869e52e4766ad80610dcb9b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The panel has no buttons on it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>