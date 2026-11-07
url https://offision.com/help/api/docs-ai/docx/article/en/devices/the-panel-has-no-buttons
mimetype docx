--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebqy0hkuy3if6gcskh2kd">
+      <w:hyperlink w:history="1" r:id="rIdv0orqxjppsv_1o0y7l39j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-panel-has-no-buttons/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every button, or one button?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button — the action row is empty and tapping the schedule does nothing
 either — is this page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button missing while the others are there is its
 own switch, and every one of them is listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0yemstenrslst0gjmihj">
+      <w:hyperlink w:history="1" r:id="rIdfflvyzohxojrocu_8xc0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel is answering, the room's name and colour are right, and there is
 nothing to press. Five things do that, and four of them are working as intended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -384,51 +384,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Turn on Touch screen mode above to use these</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That dimming is the fastest confirmation: three grey groups mean this is the
 cause, and nothing else on this page produces it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it was deliberate, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6-2g8kbk1z4ml_d5twk3z">
+      <w:hyperlink w:history="1" r:id="rId9y9xyzlsgyhgc6xrvdkiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run a panel as a display-only
 screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page for it — including
 the QR code that has to go on with it, or the room genuinely cannot be booked
 from the door at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The panel is on a different configuration from the one you edited</w:t>
       </w:r>
@@ -515,51 +515,51 @@
       <w:r>
         <w:t xml:space="preserve">Open the panel's own record in the device list and read its configuration, or
 open each configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Assigned device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 find which one has this panel ticked. Then edit that one. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeb3b4mhztaea51ofi6lnu">
+      <w:hyperlink w:history="1" r:id="rIddfzef__g47uqqmjdze_bf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its
 settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers both directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — The room is in a state that has nothing to offer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
@@ -655,51 +655,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside its business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside
 the period it may be booked for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> draws no action buttons at all, however many
 switches are on. The screen colour says which of those it is, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivf83xu7ht4ltlyz1iocm">
+      <w:hyperlink w:history="1" r:id="rIdlyu7shdzrg2rkma4pgnt2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> reads it: this
 cause always comes with a screen showing one of the unavailable states rather
 than a free or in-use one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two narrower versions of the same thing catch people out on a room that looks
 free:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -776,51 +776,51 @@
 identical symptom: a free room with no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on it. The resource's
 policy decides whether the panel is an interface it accepts bookings through at
 all, and whether a booking may start today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both have to be true for a walk-in to be offered — a room whose booking period
 starts a day or more ahead cannot be taken now by anybody, at the panel or
 anywhere else. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdur_0fr2diqdpsv5tfupwz">
+      <w:hyperlink w:history="1" r:id="rId-kupemu8nomlkjoggx4zk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show walk in button</w:t>
       </w:r>
@@ -932,51 +932,51 @@
       <w:r>
         <w:t xml:space="preserve">, the report-issue button, and the booking QR. Their switches
 are disabled in the console while Center is the design in play, which is the
 tell.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The action row itself survives — check in, extend, walk in are all still there —
 so this cause takes away </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">some</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> buttons rather than all of them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0azjypqiaosukule6juie">
+      <w:hyperlink w:history="1" r:id="rIdjjwpnr8d6ehxw7vlmepkr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you open a ticket:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Collect these four, because between them they separate every cause above: the
@@ -1460,51 +1460,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdebqy0hkuy3if6gcskh2kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdz0yemstenrslst0gjmihj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId6-2g8kbk1z4ml_d5twk3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdeb3b4mhztaea51ofi6lnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdivf83xu7ht4ltlyz1iocm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rIdur_0fr2diqdpsv5tfupwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0azjypqiaosukule6juie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a15d8c4dd30338e241cecfe52ffc4e1767152601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/838c8870186477f85869e52e4766ad80610dcb9b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv0orqxjppsv_1o0y7l39j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdfflvyzohxojrocu_8xc0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rId9y9xyzlsgyhgc6xrvdkiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIddfzef__g47uqqmjdze_bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdlyu7shdzrg2rkma4pgnt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId-kupemu8nomlkjoggx4zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjjwpnr8d6ehxw7vlmepkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a15d8c4dd30338e241cecfe52ffc4e1767152601.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/838c8870186477f85869e52e4766ad80610dcb9b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d481278e337f9d1c3c30a05acfe3d165ac7588b9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The panel has no buttons on it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>