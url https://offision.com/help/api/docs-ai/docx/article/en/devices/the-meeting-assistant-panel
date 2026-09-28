--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,79 +42,91 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The panel on the table inside the room — what it shows during a meeting, how it differs from the booking panel by the door, and when a room wants both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsnsoxt4vrfrod8cca_sd">
+      <w:hyperlink w:history="1" r:id="rId1sm8jzmedkhmphpz-4_hg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A meeting assistant panel looks like the booking panel by the door, but it
-answers a different person. The panel by the door talks to people </w:t>
+        <w:t xml:space="preserve">A meeting assistant panel looks like the
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7djsphegu4nohltwbxfeb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">booking panel by the door</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, but it answers a different
+person. The panel by the door talks to people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the
 room — is it free, whose meeting is next, check me in. The meeting assistant
 sits on the table and talks to the people already meeting — which is why it
 shows no free/busy colour and keeps its light bar dark: nothing on it is meant
 to be read from the corridor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the people in the room see</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -263,51 +275,72 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when it
 finished early — the room is released for the next person straight away —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move to Other Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms nearby</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when this one turns out to be
-wrong, and </w:t>
+wrong — both governed by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show other rooms button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use a booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on
+this page — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where attendance is taken. Between meetings the
 panel offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use Room Now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the same walk-in the door panel has.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -448,51 +481,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The extend options, in a sheet beside the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not a different device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is nothing extra to buy or connect. In the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwz5hrvafbvt65e5gbgyt">
+      <w:hyperlink w:history="1" r:id="rIdyqg0anpb9j5s750uxdfk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connect wizard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step's
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -500,336 +533,549 @@
         <w:t xml:space="preserve">Meeting assistant panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> choice is all that makes one, and a room panel can
 be turned into one afterwards from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on its record — it is the
 same panel, drawn differently. A room can carry both: the booking panel by the
 door for the people trying to get in, the meeting assistant on the table for the
 people already in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It has a page of its own on the configuration</w:t>
+        <w:t xml:space="preserve">It can say the meeting is nearly over</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One booking-panel configuration drives two different panels, and since 4.5.11
-they no longer share one set of settings. </w:t>
+        <w:t xml:space="preserve">The countdown is already the loudest thing on the screen, but nobody in a
+meeting is looking at the panel — so the room runs over and the next group waits
+outside. Two switches let the panel speak instead, on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door &amp; extras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In-room panel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is its own page on
-the rail, holding only what this screen actually draws:</w:t>
+        <w:t xml:space="preserve"> page:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Background &amp; logo</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Booking details</w:t>
+        <w:t xml:space="preserve">Before meeting ends</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the panel speaks a few minutes ahead. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How long
+before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offers 1, 2, 3, 5, 10 or 15 minutes, and starts at 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Use a booking</w:t>
-[...50 lines deleted...]
-door panel's screen-saver settings</w:t>
+        <w:t xml:space="preserve">When meeting ends</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — it speaks again at the end time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-once.</w:t>
+        <w:t xml:space="preserve">Either works without the other, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">both are off until you turn them on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
+including on configurations saved before this existed. Nothing is added to the
+screen: this adds the voice and only the voice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What it says is deliberately thin. The panel speaks its own display language,
+and it never says the meeting's subject or who booked it — anyone within
+earshot is in the room already, but a panel that reads out titles is a panel
+somebody has to think about before putting it in a boardroom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only Meeting assistant designs speak.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A room running one of the other panel
+designs has the switches but no voice behind them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4629150"/>
+            <wp:extent cx="5715000" cy="3314700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-wizard-meeting-assistant" descr="The wizard's kind step, with Meeting assistant panel picked." title="The wizard's kind step, with Meeting assistant panel picked."/>
+            <wp:docPr id="1" name="panel-in-room-announcements" descr="Door &amp; extras on the In-room panel page. How long before appears once the first switch is on." title="Door &amp; extras on the In-room panel page. How long before appears once the first switch is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3314700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door &amp; extras on the In-room panel page. How long before appears once the first switch is on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It has a page of its own on the configuration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One booking-panel configuration drives two different panels, and since 4.5.11
+they no longer share one set of settings. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In-room panel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is its own page on
+the rail, holding only what this screen actually draws:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background &amp; logo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status colours</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking details</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use a booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door &amp; extras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the buttons under the countdown, and
+the two announcement switches below</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check-in method</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — including whether the screen goes off, which used to sit inside the
+door panel's screen-saver settings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dark or light is set here too.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> It used to be decided by which skin a device
+was paired with, so changing it meant re-pairing; it now belongs to the
+configuration, which is what lets one configuration set it for twenty rooms at
+once.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4629150"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-wizard-meeting-assistant" descr="The wizard's kind step, with Meeting assistant panel picked." title="The wizard's kind step, with Meeting assistant panel picked."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4629150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The wizard's kind step, with Meeting assistant panel picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check-in windows, walk-in rules and energy saving follow the same panel
 configuration and booking policy as every other panel; the one in-room-specific
 sleep rule is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulbr-fu4xnhnqqjfyhugi">
+      <w:hyperlink w:history="1" r:id="rIduliqcxbrjuj462azjxkzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only
 appears where the room has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbrgmmwjygyuhaxzvxnnbo">
+      <w:hyperlink w:history="1" r:id="rIdxx-7qsdmfdgklqnjbtkjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only where
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqo6kjaaljsbodecologw8">
+      <w:hyperlink w:history="1" r:id="rIdned3tdykal24tjgh6k_k8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">problem reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is set
 up. And how it spends its status colour is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizbmltc0ztncbxb-mikhe">
+      <w:hyperlink w:history="1" r:id="rIdmihdqpaefhssozis8hyjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1254,51 +1500,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsnsoxt4vrfrod8cca_sd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdcwz5hrvafbvt65e5gbgyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdulbr-fu4xnhnqqjfyhugi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdbrgmmwjygyuhaxzvxnnbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdqo6kjaaljsbodecologw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdizbmltc0ztncbxb-mikhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/572a8be32ca5ede33d4d9759ae6f2a88511996a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b661417343b0b4d594b28efb5d7d9fbd3b17f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dcda17d46f65979d4419756928f58767f800c06.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439294a43c4391216a5d3d5a032372d81fa35316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1sm8jzmedkhmphpz-4_hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId7djsphegu4nohltwbxfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-booking-panel/" TargetMode="External"/><Relationship Id="rIdyqg0anpb9j5s750uxdfk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIduliqcxbrjuj462azjxkzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdxx-7qsdmfdgklqnjbtkjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdned3tdykal24tjgh6k_k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmihdqpaefhssozis8hyjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/572a8be32ca5ede33d4d9759ae6f2a88511996a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b661417343b0b4d594b28efb5d7d9fbd3b17f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dcda17d46f65979d4419756928f58767f800c06.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d617e9f930c98c4834a43c677f92be9d4bca456.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439294a43c4391216a5d3d5a032372d81fa35316.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The meeting assistant panel, inside the room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>