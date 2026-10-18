--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1sm8jzmedkhmphpz-4_hg">
+      <w:hyperlink w:history="1" r:id="rIdejikg2n0po_nnyqaudyox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting assistant panel looks like the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7djsphegu4nohltwbxfeb">
+      <w:hyperlink w:history="1" r:id="rIdoduuwvh-o5yio5l4zhj_3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking panel by the door</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, but it answers a different
 person. The panel by the door talks to people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the
 room — is it free, whose meeting is next, check me in. The meeting assistant
 sits on the table and talks to the people already meeting — which is why it
 shows no free/busy colour and keeps its light bar dark: nothing on it is meant
 to be read from the corridor.</w:t>
       </w:r>
@@ -481,51 +481,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The extend options, in a sheet beside the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not a different device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is nothing extra to buy or connect. In the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqg0anpb9j5s750uxdfk0">
+      <w:hyperlink w:history="1" r:id="rId2onw_7uhnhi1gx_zzb07f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connect wizard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step's
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -972,110 +972,110 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The wizard's kind step, with Meeting assistant panel picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check-in windows, walk-in rules and energy saving follow the same panel
 configuration and booking policy as every other panel; the one in-room-specific
 sleep rule is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduliqcxbrjuj462azjxkzl">
+      <w:hyperlink w:history="1" r:id="rId3p0spude7ipsjrkontfog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only
 appears where the room has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxx-7qsdmfdgklqnjbtkjp">
+      <w:hyperlink w:history="1" r:id="rIdyprbwjzykdmomsaccxxub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only where
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdned3tdykal24tjgh6k_k8">
+      <w:hyperlink w:history="1" r:id="rId0ymbkvddw6xbgsegbf4kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">problem reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is set
 up. And how it spends its status colour is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmihdqpaefhssozis8hyjr">
+      <w:hyperlink w:history="1" r:id="rIdt-3gahske6im9wyy0n6q5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1500,51 +1500,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1sm8jzmedkhmphpz-4_hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId7djsphegu4nohltwbxfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-booking-panel/" TargetMode="External"/><Relationship Id="rIdyqg0anpb9j5s750uxdfk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIduliqcxbrjuj462azjxkzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdxx-7qsdmfdgklqnjbtkjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdned3tdykal24tjgh6k_k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdmihdqpaefhssozis8hyjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/572a8be32ca5ede33d4d9759ae6f2a88511996a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64b661417343b0b4d594b28efb5d7d9fbd3b17f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dcda17d46f65979d4419756928f58767f800c06.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d617e9f930c98c4834a43c677f92be9d4bca456.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439294a43c4391216a5d3d5a032372d81fa35316.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdejikg2n0po_nnyqaudyox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdoduuwvh-o5yio5l4zhj_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-booking-panel/" TargetMode="External"/><Relationship Id="rId2onw_7uhnhi1gx_zzb07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId3p0spude7ipsjrkontfog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdyprbwjzykdmomsaccxxub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId0ymbkvddw6xbgsegbf4kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdt-3gahske6im9wyy0n6q5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bde9907e707bf611435f932660ec336f776190d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e632b67754b068187aff8802ce4b28a517a3a471.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/329389849c0f8479447b2fe01c706aa3b97f4105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/483f3ed7b71a955df6fd6aa8c8cc0cebb506a206.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9ef35ca4132c45d2e24387cad1bcaa55e1bd0ec.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The meeting assistant panel, inside the room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>