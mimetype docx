--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejikg2n0po_nnyqaudyox">
+      <w:hyperlink w:history="1" r:id="rId7xbo-3klz_meayiq9obvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-meeting-assistant-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting assistant panel looks like the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoduuwvh-o5yio5l4zhj_3">
+      <w:hyperlink w:history="1" r:id="rIddmmjl-hm7dmsgyl-vdtcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking panel by the door</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, but it answers a different
 person. The panel by the door talks to people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the
 room — is it free, whose meeting is next, check me in. The meeting assistant
 sits on the table and talks to the people already meeting — which is why it
 shows no free/busy colour and keeps its light bar dark: nothing on it is meant
 to be read from the corridor.</w:t>
       </w:r>
@@ -481,51 +481,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The extend options, in a sheet beside the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not a different device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is nothing extra to buy or connect. In the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2onw_7uhnhi1gx_zzb07f">
+      <w:hyperlink w:history="1" r:id="rIdzp9idgzcwhrsv1ad7tcp_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connect wizard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step's
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -972,110 +972,110 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The wizard's kind step, with Meeting assistant panel picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check-in windows, walk-in rules and energy saving follow the same panel
 configuration and booking policy as every other panel; the one in-room-specific
 sleep rule is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3p0spude7ipsjrkontfog">
+      <w:hyperlink w:history="1" r:id="rIdtggwe2f9hz8udi1ains8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only
 appears where the room has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyprbwjzykdmomsaccxxub">
+      <w:hyperlink w:history="1" r:id="rIdkoyaddepqqu-w0l8yoog_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">in-use services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only where
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ymbkvddw6xbgsegbf4kf">
+      <w:hyperlink w:history="1" r:id="rIdsq7ghwz4xwlaepvqc1ylc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">problem reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is set
 up. And how it spends its status colour is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-3gahske6im9wyy0n6q5">
+      <w:hyperlink w:history="1" r:id="rIdrcdsuufh0oooep9qihchf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1500,51 +1500,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdejikg2n0po_nnyqaudyox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdoduuwvh-o5yio5l4zhj_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-booking-panel/" TargetMode="External"/><Relationship Id="rId2onw_7uhnhi1gx_zzb07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId3p0spude7ipsjrkontfog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdyprbwjzykdmomsaccxxub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId0ymbkvddw6xbgsegbf4kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdt-3gahske6im9wyy0n6q5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bde9907e707bf611435f932660ec336f776190d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e632b67754b068187aff8802ce4b28a517a3a471.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/329389849c0f8479447b2fe01c706aa3b97f4105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/483f3ed7b71a955df6fd6aa8c8cc0cebb506a206.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9ef35ca4132c45d2e24387cad1bcaa55e1bd0ec.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7xbo-3klz_meayiq9obvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddmmjl-hm7dmsgyl-vdtcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-booking-panel/" TargetMode="External"/><Relationship Id="rIdzp9idgzcwhrsv1ad7tcp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdtggwe2f9hz8udi1ains8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdkoyaddepqqu-w0l8yoog_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdsq7ghwz4xwlaepvqc1ylc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdrcdsuufh0oooep9qihchf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bde9907e707bf611435f932660ec336f776190d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e632b67754b068187aff8802ce4b28a517a3a471.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/329389849c0f8479447b2fe01c706aa3b97f4105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/483f3ed7b71a955df6fd6aa8c8cc0cebb506a206.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9ef35ca4132c45d2e24387cad1bcaa55e1bd0ec.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The meeting assistant panel, inside the room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>