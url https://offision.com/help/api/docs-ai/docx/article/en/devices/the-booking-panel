--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcm3by0sm2fo0-6z33-jcz">
+      <w:hyperlink w:history="1" r:id="rIdxivlotwsle2fzxyo6dee3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking panel is the screen on the wall by a meeting room's door. It answers
 the person in the corridor: is this room free, whose meeting is on, and until
 when. Everything it shows comes from the panel's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so one change
 reaches every panel sharing it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdis8fgkyx5_phsz8y4vz">
+      <w:hyperlink w:history="1" r:id="rId0wxpnmbpwzileuwbq9w43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What someone at the door sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the </w:t>
@@ -308,51 +308,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the side rail, with the clock and the language
 button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The action row</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — check in, extend, end early and the rest; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqfahg8uc702r28flrzunf">
+      <w:hyperlink w:history="1" r:id="rId-jeo2pmpn_9a27xmjiq66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use" descr="A meeting in use: the title, the organizer, three attendees, and the day on the side rail." title="A meeting in use: the title, the organizer, three attendees, and the day on the side rail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -902,51 +902,51 @@
         <w:t xml:space="preserve"> is under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Background &amp; logo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The suggested size is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 pixels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, as a PNG, and it is set per configuration — so different
 buildings can carry different marks. Steps in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlik0ops0fkoaxffnbhiql">
+      <w:hyperlink w:history="1" r:id="rIdqcyw-6ayihtaj1bewl2pz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo" descr="Background &amp; logo, with Show company logo on." title="Background &amp; logo, with Show company logo on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -992,51 +992,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Background &amp; logo, with Show company logo on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Time left</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The door panel does not run a countdown across its screen — that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdac2kt2tncyfkothu8ahmd">
+      <w:hyperlink w:history="1" r:id="rId0noogi-jnnky7rhjkmv6r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> inside the room. The
 side rail marks the running meeting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In progress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with its end time, and a tap
 on the meeting opens its details with the time left in large type: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1129,51 +1129,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A tap on the meeting: organizer, attendees, and the minutes remaining.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a sensor is about to release an empty booked room, an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-release in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 badge counts down in minutes and seconds — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedgtn4mfwbnbzkys3byjx">
+      <w:hyperlink w:history="1" r:id="rIdftf0h0euyfj_a6kltifn3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Center shows less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
@@ -1201,51 +1201,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Free for the rest of the day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwv4c4yazkicrsrgk60qxt">
+      <w:hyperlink w:history="1" r:id="rIdtf_zwmfw19xgbchmratuy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A confidential room shows less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room's </w:t>
@@ -1490,63 +1490,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same holds in the app and on signage for anybody not in the meeting. A
 single booking marked private shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> too — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6lqxhcc7t8a_znr_qaun">
+      <w:hyperlink w:history="1" r:id="rIdxmicmopjh8o1o_iicsfy9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep a booking private</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3cwab8kg9jozmondevf3">
+      <w:hyperlink w:history="1" r:id="rId-75panqlfjg5t6sllopt2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1971,51 +1971,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcm3by0sm2fo0-6z33-jcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdmdis8fgkyx5_phsz8y4vz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdqfahg8uc702r28flrzunf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdlik0ops0fkoaxffnbhiql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdac2kt2tncyfkothu8ahmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdedgtn4mfwbnbzkys3byjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdwv4c4yazkicrsrgk60qxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdv6lqxhcc7t8a_znr_qaun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdm3cwab8kg9jozmondevf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d26a9da92dc253ef2268e28fa497459eb4697c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd46cf9a05cba8956711b21bc2a6878041b4470f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d88ffd6fd0ac6aa2175f08c6005f4b1ad6ba723e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07e920198182784e61cf424c3070954a0580340a.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxivlotwsle2fzxyo6dee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rId0wxpnmbpwzileuwbq9w43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId-jeo2pmpn_9a27xmjiq66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdqcyw-6ayihtaj1bewl2pz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId0noogi-jnnky7rhjkmv6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdftf0h0euyfj_a6kltifn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdtf_zwmfw19xgbchmratuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdxmicmopjh8o1o_iicsfy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId-75panqlfjg5t6sllopt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac3fe23eb36104fb0f4ecbdd370adfa84727f8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4617d97954f351dd2f675308e5f0341d0c64d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5d85df87ede0c1477b80785548dcceedec4d45.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The booking panel, outside the room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>