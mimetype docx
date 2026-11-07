--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxivlotwsle2fzxyo6dee3">
+      <w:hyperlink w:history="1" r:id="rIdanbjnjvk_j9e4dixmcxym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking panel is the screen on the wall by a meeting room's door. It answers
 the person in the corridor: is this room free, whose meeting is on, and until
 when. Everything it shows comes from the panel's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so one change
 reaches every panel sharing it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0wxpnmbpwzileuwbq9w43">
+      <w:hyperlink w:history="1" r:id="rIdigp9yalpjkphkcomalvhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What someone at the door sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the </w:t>
@@ -308,51 +308,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the side rail, with the clock and the language
 button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The action row</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — check in, extend, end early and the rest; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jeo2pmpn_9a27xmjiq66">
+      <w:hyperlink w:history="1" r:id="rIdibetqjdiig8hjde9xea6a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-panel-in-use" descr="A meeting in use: the title, the organizer, three attendees, and the day on the side rail." title="A meeting in use: the title, the organizer, three attendees, and the day on the side rail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -902,51 +902,51 @@
         <w:t xml:space="preserve"> is under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Background &amp; logo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The suggested size is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">336 × 144 pixels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, as a PNG, and it is set per configuration — so different
 buildings can carry different marks. Steps in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqcyw-6ayihtaj1bewl2pz">
+      <w:hyperlink w:history="1" r:id="rIdnr6aqei9wb10dfiyqy6zv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-show-company-logo" descr="Background &amp; logo, with Show company logo on." title="Background &amp; logo, with Show company logo on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -992,51 +992,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Background &amp; logo, with Show company logo on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Time left</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The door panel does not run a countdown across its screen — that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0noogi-jnnky7rhjkmv6r">
+      <w:hyperlink w:history="1" r:id="rIdltfahlf9ncdhkz6aoirvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> inside the room. The
 side rail marks the running meeting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In progress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with its end time, and a tap
 on the meeting opens its details with the time left in large type: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1129,51 +1129,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A tap on the meeting: organizer, attendees, and the minutes remaining.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a sensor is about to release an empty booked room, an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-release in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 badge counts down in minutes and seconds — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftf0h0euyfj_a6kltifn3">
+      <w:hyperlink w:history="1" r:id="rIdqsgbpg55idxe61k58dm70">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Center shows less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
@@ -1201,51 +1201,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next · 14:00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Free for the rest of the day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtf_zwmfw19xgbchmratuy">
+      <w:hyperlink w:history="1" r:id="rIdjf0vkvm8s-pfjh7nkva94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A confidential room shows less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room's </w:t>
@@ -1490,63 +1490,63 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same holds in the app and on signage for anybody not in the meeting. A
 single booking marked private shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> too — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmicmopjh8o1o_iicsfy9">
+      <w:hyperlink w:history="1" r:id="rIdiv-ikvowjxt0klkmd6l0z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep a booking private</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-75panqlfjg5t6sllopt2">
+      <w:hyperlink w:history="1" r:id="rIdtoqbn5svl6cwu8q4zwjdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1971,51 +1971,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxivlotwsle2fzxyo6dee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rId0wxpnmbpwzileuwbq9w43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId-jeo2pmpn_9a27xmjiq66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdqcyw-6ayihtaj1bewl2pz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId0noogi-jnnky7rhjkmv6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdftf0h0euyfj_a6kltifn3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdtf_zwmfw19xgbchmratuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdxmicmopjh8o1o_iicsfy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId-75panqlfjg5t6sllopt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac3fe23eb36104fb0f4ecbdd370adfa84727f8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4617d97954f351dd2f675308e5f0341d0c64d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5d85df87ede0c1477b80785548dcceedec4d45.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanbjnjvk_j9e4dixmcxym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/the-booking-panel/" TargetMode="External"/><Relationship Id="rIdigp9yalpjkphkcomalvhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdibetqjdiig8hjde9xea6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdnr6aqei9wb10dfiyqy6zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdltfahlf9ncdhkz6aoirvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdqsgbpg55idxe61k58dm70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdjf0vkvm8s-pfjh7nkva94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdiv-ikvowjxt0klkmd6l0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdtoqbn5svl6cwu8q4zwjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac3fe23eb36104fb0f4ecbdd370adfa84727f8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f4617d97954f351dd2f675308e5f0341d0c64d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5d85df87ede0c1477b80785548dcceedec4d45.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The booking panel, outside the room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>