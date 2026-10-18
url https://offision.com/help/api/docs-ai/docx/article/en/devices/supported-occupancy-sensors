--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkqwnd3xdj3yi2fmf5cja">
+      <w:hyperlink w:history="1" r:id="rIdnvbuphce6kgnvkmu4d9ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-occupancy-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision does not make sensors. It reads them: four connections in the
 Marketplace bring occupancy in from hardware you already own or buy from the
 vendor, and each is set up from its own tile. A room or desk is proved to be in
 use by one of these, and the automations that act on it are a separate decision
 made in the booking policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the rooms already have video hardware in them, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsjpk8vzmquferccvdai3">
+      <w:hyperlink w:history="1" r:id="rIdt3po1l2rdw6ve1dku5nl7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get room occupancy from the video devices you already have</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 three of the four connections read devices that are already on the wall, and
 this page is what to buy for the rooms and desks they do not cover.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
@@ -304,51 +304,51 @@
               <w:t xml:space="preserve"> is an air sensor that also reports motion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Occupied or not, sent directly by the sensor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnqym8l3m7atcbkypz55wp">
+            <w:hyperlink w:history="1" r:id="rIdzbnzaic3qm-shfp3wkieh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Milesight sensors report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> — they report air only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Derived: the room is occupied while the people count is above zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnvaorrn3wzkhmttb7ko6z">
+            <w:hyperlink w:history="1" r:id="rIddi6ibbckp8t-ytf3dl9zh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Neat Pulse syncs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -456,51 +456,51 @@
               <w:t xml:space="preserve"> chip — Room Bar, Board, Desk, Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Derived from the people count, falling back to whether the device says anybody is present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdh526j0gr1qzbuubtgit2f">
+            <w:hyperlink w:history="1" r:id="rIdo-8qr5kymu-da9il2pdsi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a Webex Control Hub connection brings in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -589,113 +589,113 @@
               <w:t xml:space="preserve"> report no sensors at all</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The device's own presence reading. Its room people count feeds reports, not check-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduevuuzwsgvwsupm725t0m">
+            <w:hyperlink w:history="1" r:id="rIdtk7blcjm5ob1oguscg9dy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Logitech Sync brings in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These are not alternatives to each other. A building already full of Neat, Webex
 or Logitech room devices gets room occupancy without buying anything, because
 those devices are already sensing — though several models report nothing at all,
 and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrqhdqmua_wg0mo0p3biv">
+      <w:hyperlink w:history="1" r:id="rIdmlyeistjqo7cewk9qq3e2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get room occupancy from the video devices you already have</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the list. Milesight is what covers the desks, and the rooms that have no video
 hardware in them at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milesight has one hard prerequisite the others do not: its sensors reach
 Offision through a Milesight gateway on your own network, and that gateway must
 be running firmware </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 or newer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxoch5uv3xqw3j7ntxgoci">
+      <w:hyperlink w:history="1" r:id="rIdvkizswg4iudflsmeebgib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Firmware 60.0.0.50 or newer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Older firmware sends the reading without saying which sensor took it, and nothing
 at the Offision end can work around it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full per-model readings — air, light, battery and the rest — are in each
 connection's own article. Only occupancy is listed here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -750,51 +750,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the sensor sits at a point on a floor plan without owning a
 resource. Useful for air sensors and for the occupancy map; no booking follows
 from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor bound as a Location reports the floor, and a booking never sees it. It
 is the first thing to check when a desk never shows as taken — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId78yx7hyvy2k7tptvstonq">
+      <w:hyperlink w:history="1" r:id="rIdby0uoiwohwanl7-ykiqgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give the sensor its place</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A people counter is not an occupancy sensor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking reads one thing from a sensor: whether the space is occupied or empty. A
@@ -811,153 +811,153 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a number of people, and
 never an occupied-or-empty state, does not drive booking. Milesight's counting
 line — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VS121, VS133 and VS135</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — is a different product family from the
 occupancy sensors above and has not been checked against Offision; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyvcsgjr8dzewse_x74efk">
+      <w:hyperlink w:history="1" r:id="rIdur18wrzcqpuxucvhcyowk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">These models do not count people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Buy for the question you are asking:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Decide first whether you need to know </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a room was used or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how many</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> people
 used it. The occupancy sensors on this page answer the first and cannot be made to
 answer the second later. Where the headcount is the point, it comes from a room
 device that already counts — Neat or Webex — and it is read in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2q2dm3i4io6g8ygfxmxh5">
+      <w:hyperlink w:history="1" r:id="rIdmfkshoe1dnzl-9y3k1p0v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where to buy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From the vendor or from your Offision partner. Offision certifies and reads this
 hardware; it does not sell it, and there is no model on this page that has to be
 bought through Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things belong in the budget beside the hardware. Milesight sensors need a
 Milesight gateway on the network to reach Offision at all, so the first sensor
 in a building costs more than the tenth. And each sensor takes an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy
 sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> device licence, counted per device like a panel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3qu5xzvrjke9msqztcd3">
+      <w:hyperlink w:history="1" r:id="rIdgxcukijpuiqwzxqabyhzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What your licence covers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coverage, mounting height and battery life are the manufacturer's figures. Ask
 your supplier for the datasheet: how many desks one sensor can watch is a
 property of the sensor, not of Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -985,51 +985,51 @@
         <w:t xml:space="preserve"> Auto check-in, auto checkout and
 auto extend are three separate settings on the booking policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmlboi1oob_jtcyxbmw4c">
+      <w:hyperlink w:history="1" r:id="rIdqzjsv3kgvhfxrciqv0tqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1497,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkqwnd3xdj3yi2fmf5cja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdgsjpk8vzmquferccvdai3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdnqym8l3m7atcbkypz55wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdnvaorrn3wzkhmttb7ko6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdh526j0gr1qzbuubtgit2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIduevuuzwsgvwsupm725t0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdxrqhdqmua_wg0mo0p3biv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdxoch5uv3xqw3j7ntxgoci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rId78yx7hyvy2k7tptvstonq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#give-the-sensor-its-place" TargetMode="External"/><Relationship Id="rIdyvcsgjr8dzewse_x74efk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rId2q2dm3i4io6g8ygfxmxh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdy3qu5xzvrjke9msqztcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdhmlboi1oob_jtcyxbmw4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnvbuphce6kgnvkmu4d9ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdt3po1l2rdw6ve1dku5nl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdzbnzaic3qm-shfp3wkieh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIddi6ibbckp8t-ytf3dl9zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdo-8qr5kymu-da9il2pdsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdtk7blcjm5ob1oguscg9dy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdmlyeistjqo7cewk9qq3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdvkizswg4iudflsmeebgib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdby0uoiwohwanl7-ykiqgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#give-the-sensor-its-place" TargetMode="External"/><Relationship Id="rIdur18wrzcqpuxucvhcyowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdmfkshoe1dnzl-9y3k1p0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdgxcukijpuiqwzxqabyhzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdqzjsv3kgvhfxrciqv0tqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which occupancy sensors work with booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>