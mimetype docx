--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvbuphce6kgnvkmu4d9ol">
+      <w:hyperlink w:history="1" r:id="rIdmcfirrk8y71ysii_zdfim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-occupancy-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision does not make sensors. It reads them: four connections in the
 Marketplace bring occupancy in from hardware you already own or buy from the
 vendor, and each is set up from its own tile. A room or desk is proved to be in
 use by one of these, and the automations that act on it are a separate decision
 made in the booking policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the rooms already have video hardware in them, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3po1l2rdw6ve1dku5nl7">
+      <w:hyperlink w:history="1" r:id="rIdeu--8gsrixchbtclf8p9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get room occupancy from the video devices you already have</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 three of the four connections read devices that are already on the wall, and
 this page is what to buy for the rooms and desks they do not cover.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
@@ -304,51 +304,51 @@
               <w:t xml:space="preserve"> is an air sensor that also reports motion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Occupied or not, sent directly by the sensor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzbnzaic3qm-shfp3wkieh">
+            <w:hyperlink w:history="1" r:id="rIdmxapb3x2axhjzngluv6bm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Milesight sensors report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> — they report air only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Derived: the room is occupied while the people count is above zero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddi6ibbckp8t-ytf3dl9zh">
+            <w:hyperlink w:history="1" r:id="rIdayoh7rpnbydeyvpjwwbv5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Neat Pulse syncs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -456,51 +456,51 @@
               <w:t xml:space="preserve"> chip — Room Bar, Board, Desk, Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Derived from the people count, falling back to whether the device says anybody is present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdo-8qr5kymu-da9il2pdsi">
+            <w:hyperlink w:history="1" r:id="rIdsodatepgctrp_4l9sdzsv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a Webex Control Hub connection brings in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -589,113 +589,113 @@
               <w:t xml:space="preserve"> report no sensors at all</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The device's own presence reading. Its room people count feeds reports, not check-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtk7blcjm5ob1oguscg9dy">
+            <w:hyperlink w:history="1" r:id="rIdzwah8a_gqurtnmhpmaiyr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Logitech Sync brings in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These are not alternatives to each other. A building already full of Neat, Webex
 or Logitech room devices gets room occupancy without buying anything, because
 those devices are already sensing — though several models report nothing at all,
 and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlyeistjqo7cewk9qq3e2">
+      <w:hyperlink w:history="1" r:id="rIdgais5dupehfdzs6zhuprf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get room occupancy from the video devices you already have</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the list. Milesight is what covers the desks, and the rooms that have no video
 hardware in them at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milesight has one hard prerequisite the others do not: its sensors reach
 Offision through a Milesight gateway on your own network, and that gateway must
 be running firmware </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 or newer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkizswg4iudflsmeebgib">
+      <w:hyperlink w:history="1" r:id="rIdde6ffskf5utkyysa_kgoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Firmware 60.0.0.50 or newer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Older firmware sends the reading without saying which sensor took it, and nothing
 at the Offision end can work around it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full per-model readings — air, light, battery and the rest — are in each
 connection's own article. Only occupancy is listed here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -750,51 +750,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the sensor sits at a point on a floor plan without owning a
 resource. Useful for air sensors and for the occupancy map; no booking follows
 from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor bound as a Location reports the floor, and a booking never sees it. It
 is the first thing to check when a desk never shows as taken — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdby0uoiwohwanl7-ykiqgd">
+      <w:hyperlink w:history="1" r:id="rIdy6sb8r9yxpe-zqop96o8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give the sensor its place</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A people counter is not an occupancy sensor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking reads one thing from a sensor: whether the space is occupied or empty. A
@@ -811,153 +811,153 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a number of people, and
 never an occupied-or-empty state, does not drive booking. Milesight's counting
 line — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VS121, VS133 and VS135</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — is a different product family from the
 occupancy sensors above and has not been checked against Offision; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdur18wrzcqpuxucvhcyowk">
+      <w:hyperlink w:history="1" r:id="rIdkgyvf8gtc3moglxkkfuqh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">These models do not count people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Buy for the question you are asking:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Decide first whether you need to know </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a room was used or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how many</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> people
 used it. The occupancy sensors on this page answer the first and cannot be made to
 answer the second later. Where the headcount is the point, it comes from a room
 device that already counts — Neat or Webex — and it is read in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfkshoe1dnzl-9y3k1p0v">
+      <w:hyperlink w:history="1" r:id="rIdua7ppqi0_9yao_pmqamed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where to buy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From the vendor or from your Offision partner. Offision certifies and reads this
 hardware; it does not sell it, and there is no model on this page that has to be
 bought through Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things belong in the budget beside the hardware. Milesight sensors need a
 Milesight gateway on the network to reach Offision at all, so the first sensor
 in a building costs more than the tenth. And each sensor takes an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy
 sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> device licence, counted per device like a panel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxcukijpuiqwzxqabyhzs">
+      <w:hyperlink w:history="1" r:id="rIdafvfm3fzypktu3fa0hbxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What your licence covers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coverage, mounting height and battery life are the manufacturer's figures. Ask
 your supplier for the datasheet: how many desks one sensor can watch is a
 property of the sensor, not of Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -985,51 +985,51 @@
         <w:t xml:space="preserve"> Auto check-in, auto checkout and
 auto extend are three separate settings on the booking policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 page, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzjsv3kgvhfxrciqv0tqr">
+      <w:hyperlink w:history="1" r:id="rIdjnkptihdpowxchv2vkl5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1497,51 +1497,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnvbuphce6kgnvkmu4d9ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdt3po1l2rdw6ve1dku5nl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdzbnzaic3qm-shfp3wkieh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIddi6ibbckp8t-ytf3dl9zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdo-8qr5kymu-da9il2pdsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdtk7blcjm5ob1oguscg9dy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdmlyeistjqo7cewk9qq3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdvkizswg4iudflsmeebgib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdby0uoiwohwanl7-ykiqgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#give-the-sensor-its-place" TargetMode="External"/><Relationship Id="rIdur18wrzcqpuxucvhcyowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdmfkshoe1dnzl-9y3k1p0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdgxcukijpuiqwzxqabyhzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdqzjsv3kgvhfxrciqv0tqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmcfirrk8y71ysii_zdfim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdeu--8gsrixchbtclf8p9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdmxapb3x2axhjzngluv6bm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/" TargetMode="External"/><Relationship Id="rIdayoh7rpnbydeyvpjwwbv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdsodatepgctrp_4l9sdzsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-webex-control-hub-syncs/" TargetMode="External"/><Relationship Id="rIdzwah8a_gqurtnmhpmaiyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdgais5dupehfdzs6zhuprf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-the-video-devices-you-already-have/" TargetMode="External"/><Relationship Id="rIdde6ffskf5utkyysa_kgoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdy6sb8r9yxpe-zqop96o8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/see-milesight-sensor-data/#give-the-sensor-its-place" TargetMode="External"/><Relationship Id="rIdkgyvf8gtc3moglxkkfuqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-milesight-sensors-report/#these-models-do-not-count-people" TargetMode="External"/><Relationship Id="rIdua7ppqi0_9yao_pmqamed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdafvfm3fzypktu3fa0hbxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdjnkptihdpowxchv2vkl5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which occupancy sensors work with booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>