--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2gk8bqigxitkbtmozb-w">
+      <w:hyperlink w:history="1" r:id="rIdjzwezudjbioigusn_yt88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label printer is reached by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed Offision app</w:t>
       </w:r>
@@ -869,51 +869,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic and IAdea are Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both run Android, so both take the same Offision app an Android tablet takes,
 and both print exactly the way an Android tablet prints. That is the whole
 reason they are on this list and a Samsung Tizen or LG webOS screen is not —
 those run the vendor's own operating system, which the Offision app cannot be
 installed on. Whether a Qbic or IAdea panel is running the app or its browser is
 the choice made at setup: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtvjsbwsibcmjqjep0tmq">
+      <w:hyperlink w:history="1" r:id="rId5sz3hghhdqcbmpvznpmio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A Neat board has no Bluetooth path.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS exposes its radio only to its own
 settings, so an installed app can never pair a QL-820NWB over Bluetooth there.
@@ -1013,72 +1013,72 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the setup lives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two places, depending on which device is holding the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen that prints badges by itself — a panel, a kiosk, a lobby screen — is
 set up at the screen, from its own device menu:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwp0ji9xbjudgfixwd-ur">
+      <w:hyperlink w:history="1" r:id="rIdd8lluktgjoe71vk4memcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist printing from the console on a computer, phone or tablet connects
 a printer to that device instead:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkvxoluzmirm_nhbpaepfj">
+      <w:hyperlink w:history="1" r:id="rIdbwys_g7g6dfyzpd-zzxcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two are separate connections. A screen's printer and a reception computer's
 printer know nothing of each other, and the same physical printer can serve both
 as long as it is on the network.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv2gk8bqigxitkbtmozb-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdvtvjsbwsibcmjqjep0tmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdrwp0ji9xbjudgfixwd-ur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdkvxoluzmirm_nhbpaepfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjzwezudjbioigusn_yt88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId5sz3hghhdqcbmpvznpmio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdd8lluktgjoe71vk4memcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdbwys_g7g6dfyzpd-zzxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which devices can print to a label printer</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>