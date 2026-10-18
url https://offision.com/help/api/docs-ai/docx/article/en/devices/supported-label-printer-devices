--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzwezudjbioigusn_yt88">
+      <w:hyperlink w:history="1" r:id="rIdikj5losahcmiiyjproxmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label printer is reached by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed Offision app</w:t>
       </w:r>
@@ -869,51 +869,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic and IAdea are Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both run Android, so both take the same Offision app an Android tablet takes,
 and both print exactly the way an Android tablet prints. That is the whole
 reason they are on this list and a Samsung Tizen or LG webOS screen is not —
 those run the vendor's own operating system, which the Offision app cannot be
 installed on. Whether a Qbic or IAdea panel is running the app or its browser is
 the choice made at setup: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sz3hghhdqcbmpvznpmio">
+      <w:hyperlink w:history="1" r:id="rIdagpposa-eqx4answja80d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A Neat board has no Bluetooth path.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS exposes its radio only to its own
 settings, so an installed app can never pair a QL-820NWB over Bluetooth there.
@@ -1013,72 +1013,72 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the setup lives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two places, depending on which device is holding the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen that prints badges by itself — a panel, a kiosk, a lobby screen — is
 set up at the screen, from its own device menu:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8lluktgjoe71vk4memcv">
+      <w:hyperlink w:history="1" r:id="rIdxkzynj_mlzkpjkxt2ratf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist printing from the console on a computer, phone or tablet connects
 a printer to that device instead:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwys_g7g6dfyzpd-zzxcz">
+      <w:hyperlink w:history="1" r:id="rIdpbj9bd2jrhfivnsmibdue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two are separate connections. A screen's printer and a reception computer's
 printer know nothing of each other, and the same physical printer can serve both
 as long as it is on the network.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjzwezudjbioigusn_yt88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rId5sz3hghhdqcbmpvznpmio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdd8lluktgjoe71vk4memcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdbwys_g7g6dfyzpd-zzxcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikj5losahcmiiyjproxmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdagpposa-eqx4answja80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxkzynj_mlzkpjkxt2ratf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdpbj9bd2jrhfivnsmibdue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which devices can print to a label printer</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>