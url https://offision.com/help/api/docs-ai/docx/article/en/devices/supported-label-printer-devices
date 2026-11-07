--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikj5losahcmiiyjproxmd">
+      <w:hyperlink w:history="1" r:id="rIdtdztx0i_pbm3gsoss72mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-label-printer-devices/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label printer is reached by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">installed Offision app</w:t>
       </w:r>
@@ -869,51 +869,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Qbic and IAdea are Android:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Both run Android, so both take the same Offision app an Android tablet takes,
 and both print exactly the way an Android tablet prints. That is the whole
 reason they are on this list and a Samsung Tizen or LG webOS screen is not —
 those run the vendor's own operating system, which the Offision app cannot be
 installed on. Whether a Qbic or IAdea panel is running the app or its browser is
 the choice made at setup: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagpposa-eqx4answja80d">
+      <w:hyperlink w:history="1" r:id="rIddzgwz4zokmonz4aui8nhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Qbic: app or browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A Neat board has no Bluetooth path.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NeatOS exposes its radio only to its own
 settings, so an installed app can never pair a QL-820NWB over Bluetooth there.
@@ -1013,72 +1013,72 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the setup lives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two places, depending on which device is holding the printer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen that prints badges by itself — a panel, a kiosk, a lobby screen — is
 set up at the screen, from its own device menu:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkzynj_mlzkpjkxt2ratf">
+      <w:hyperlink w:history="1" r:id="rIds-3h8rvosssvzcsa8kkzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist printing from the console on a computer, phone or tablet connects
 a printer to that device instead:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbj9bd2jrhfivnsmibdue">
+      <w:hyperlink w:history="1" r:id="rIdn4_s0zcxfznfzqbhk3852">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a badge printer to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two are separate connections. A screen's printer and a reception computer's
 printer know nothing of each other, and the same physical printer can serve both
 as long as it is on the network.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikj5losahcmiiyjproxmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdagpposa-eqx4answja80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdxkzynj_mlzkpjkxt2ratf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdpbj9bd2jrhfivnsmibdue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtdztx0i_pbm3gsoss72mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIddzgwz4zokmonz4aui8nhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIds-3h8rvosssvzcsa8kkzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdn4_s0zcxfznfzqbhk3852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which devices can print to a label printer</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>