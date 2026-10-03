--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8i8dwpskgfvc_kxhh580e">
+      <w:hyperlink w:history="1" r:id="rIdnqkuk70c7nmthlxwwfvfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision does not make hardware. It certifies it: the panels below are the ones
 tested against every release, each with its own installation guideline in the
 connect wizard, and each buyable from the partner rather than from Offision. A
 panel that is not on this list is not blocked — it runs the browser player like
 any other screen — it is simply not one Offision tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -189,918 +189,1080 @@
         <w:t xml:space="preserve">The panel by the door. Every one of these is powered over its network cable, so
 the practical question at install time is whether the switch port can supply
 PoE+ rather than whether there is a socket in the wall.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2756"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1785"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="2597"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Card reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+, 30 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 6E, 802.11 a/b/g/n/ac/ax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-1070 / TSW-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+, 15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-770 / TSW-770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7 in, 1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+, 15 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1050 Pro </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(end of life)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1060 Slim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac, optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+, 25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n/ac, optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-1070 Lite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PoE+, 25 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5, optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea WRP-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">IAdea XDS-1078-A9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3at PoE+, 802.3af in eco mode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Pad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 in, 1280 × 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af, class 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1838"/>
+            <w:tcW w:type="dxa" w:w="1731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cisco Room Navigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1148"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">10.1 in, 1920 × 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1895"/>
+            <w:tcW w:type="dxa" w:w="1785"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1723"/>
+            <w:tcW w:type="dxa" w:w="1623"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2756"/>
+            <w:tcW w:type="dxa" w:w="2597"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1185,428 +1347,499 @@
 the Crestron takes PoE like a room panel, while the Qbic models run off USB from
 the desk — usually from the dock or the socket the desk already has, which is
 what makes them cheap to add to a desk that is already wired.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1833"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3142"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1713"/>
+        <w:gridCol w:w="1346"/>
+        <w:gridCol w:w="2936"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1113"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Power</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1440"/>
+            <w:tcW w:type="dxa" w:w="1346"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wi-Fi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3142"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Card reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Crestron TSS-470E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1113"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 in, 480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.3af PoE, 6.5 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1440"/>
+            <w:tcW w:type="dxa" w:w="1346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 a/b/g/n/ac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3142"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0350 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(end of life)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1113"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.5 in, 480 × 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1440"/>
+            <w:tcW w:type="dxa" w:w="1346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">802.11 b/g/n, optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3142"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TD-0360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1113"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.6 in, 480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1440"/>
+            <w:tcW w:type="dxa" w:w="1346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3142"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Qbic TDD-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1113"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">3.9 in, 480 × 480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1833"/>
+            <w:tcW w:type="dxa" w:w="1713"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USB-C, also charges a laptop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1440"/>
+            <w:tcW w:type="dxa" w:w="1346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wi-Fi 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3142"/>
+            <w:tcW w:type="dxa" w:w="2936"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Built-in NFC, 13.56 MHz. HID only on the H model</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Qbic TDD-1000 is a dock as well as a panel: the same USB-C cable that powers
 it charges the laptop plugged into it, which is why it appears at hot desks
 where the point is that people bring their own machine.</w:t>
@@ -1627,54 +1860,56 @@
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the connect wizard sits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: an
 iPad, an Android or Windows tablet, or a third-party screen with a web view.
 Each runs the same panel and books the same rooms, and each gives up PoE, the
 light bar, and — on everything but an Android tablet — the built-in card
-reader. What each one needs, and what it costs you, is in
+reader. They are also a grade down: a tablet is consumer hardware, built for
+intermittent personal use rather than for being left on a wall all day. What each
+one needs, and what it costs you, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo010pqyp_s0qq0gd1ncfg">
+      <w:hyperlink w:history="1" r:id="rIdstghtobucwfymegegmiak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Use a tablet as a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices" descr="Other devices, under the certified tiles in the connect wizard." title="Other devices, under the certified tiles in the connect wizard."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1722,156 +1957,210 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices, under the certified tiles in the connect wizard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision drives on each one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tables above are the hardware. What Offision actually does with it — the
 light bar it can colour, how a card is read, and which panels it can reboot —
 is a different question, and it is answered panel by panel in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkh9wj7eq5r7kgxqzg47bu">
+      <w:hyperlink w:history="1" r:id="rIdquc5lx2o8yhjzawpgzhwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision drives on each panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the columns mean</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Grade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the environment a panel is built for. Every model here is
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">commercial grade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: made by an AV or signage manufacturer for continuous,
+unattended use in an office, a lobby or a corridor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">None of them is industrial
+grade.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> No panel on this page carries an IP rating, a dust or vibration figure
+or an extended temperature range, and none is certified for a plant floor, a
+warehouse aisle or an outdoor wall. Where the environment is the question, the
+figures are the manufacturer's — ask your supplier for the model's datasheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">PoE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is how nearly every room panel is powered, and PoE+ is not PoE: a
 switch port that only meets 802.3af will bring up a Neat Pad and a Crestron
 TSS-470E but not a Qbic TD-1070, which asks for 25 W. Check the port budget on
 the switch, not just the standard printed on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Card reader</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> splits two ways. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Built-in NFC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the panel has its own
 13.56 MHz radio behind its face and a card is tapped on the panel itself — bottom
 centre on a TD-1050, bottom right on a TD-1070, bottom centre on a WRP-1000.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB reader</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a separate reader is plugged in, behaves as a keyboard, and is
 where people tap instead.
 Both end up in the same place; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8bgtlrnsn-cohs8zqs1p">
+      <w:hyperlink w:history="1" r:id="rIdsjqy6u32sy_y6opyutfx8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End of life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means Qbic no longer sells that model. A panel already on the
 wall keeps working and is still tested against every release — the marker is
 there so nobody orders one for a new install, or budgets for fifty and finds
-they cannot be bought. Ask your supplier what replaces it.</w:t>
+they cannot be bought. Ask your supplier what replaces it, and put the new one on
+the record the old one was on —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdszbld-fxlfgsylx6othqv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Replace a panel that has failed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications come from the vendor:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Screen size, PoE, Wi-Fi and the card reader are the manufacturer's figures, and
 several models ship in variants that differ on exactly these points — a Qbic or
 IAdea panel's card reader is an ordering option, and Wi-Fi is optional on most
 Qbic models. An em dash means the manufacturer does not state it, not that the
 panel lacks it. Confirm the part number with your supplier before ordering a
 hundred of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1912,51 +2201,51 @@
 whatever the brand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The brand you pick in the wizard does not change what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It
 decides which installation guideline you are shown; the capabilities are the
 hardware's, and they are the tables above and in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcubhe2jwvdkx9d-jof9n6">
+      <w:hyperlink w:history="1" r:id="rIdmd4zqzeb76wlb7cn1co31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision drives on each panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1967,51 +2256,51 @@
 light bar and no built-in card reader — the same profile as a tablet in a
 browser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper room and desk displays are not booking panels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and are not covered
 here. They run no player, take no touch and are driven as their own system —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnshjtpkylfdr8trdyjeg">
+      <w:hyperlink w:history="1" r:id="rId3rvvb0vg_ehix_aetj1li">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Qbic e-paper tags</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2436,51 +2725,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8i8dwpskgfvc_kxhh580e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdo010pqyp_s0qq0gd1ncfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdkh9wj7eq5r7kgxqzg47bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdw8bgtlrnsn-cohs8zqs1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdcubhe2jwvdkx9d-jof9n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIddnshjtpkylfdr8trdyjeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d57918538523a3bbf6ef7966bf140240178d9a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqkuk70c7nmthlxwwfvfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdstghtobucwfymegegmiak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdquc5lx2o8yhjzawpgzhwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdsjqy6u32sy_y6opyutfx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdszbld-fxlfgsylx6othqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdmd4zqzeb76wlb7cn1co31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rId3rvvb0vg_ehix_aetj1li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d57918538523a3bbf6ef7966bf140240178d9a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which booking panel hardware Offision supports</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>