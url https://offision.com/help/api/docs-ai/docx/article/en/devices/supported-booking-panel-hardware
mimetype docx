--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqkuk70c7nmthlxwwfvfd">
+      <w:hyperlink w:history="1" r:id="rId0rksypmstnv1ay_oale1u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/supported-booking-panel-hardware/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision does not make hardware. It certifies it: the panels below are the ones
 tested against every release, each with its own installation guideline in the
 connect wizard, and each buyable from the partner rather than from Offision. A
 panel that is not on this list is not blocked — it runs the browser player like
 any other screen — it is simply not one Offision tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1865,51 +1865,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the connect wizard sits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: an
 iPad, an Android or Windows tablet, or a third-party screen with a web view.
 Each runs the same panel and books the same rooms, and each gives up PoE, the
 light bar, and — on everything but an Android tablet — the built-in card
 reader. They are also a grade down: a tablet is consumer hardware, built for
 intermittent personal use rather than for being left on a wall all day. What each
 one needs, and what it costs you, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstghtobucwfymegegmiak">
+      <w:hyperlink w:history="1" r:id="rId1mlh13bb8yihp2mu6ycml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Use a tablet as a booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-wizard-other-devices" descr="Other devices, under the certified tiles in the connect wizard." title="Other devices, under the certified tiles in the connect wizard."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1957,51 +1957,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices, under the certified tiles in the connect wizard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision drives on each one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tables above are the hardware. What Offision actually does with it — the
 light bar it can colour, how a card is read, and which panels it can reboot —
 is a different question, and it is answered panel by panel in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquc5lx2o8yhjzawpgzhwa">
+      <w:hyperlink w:history="1" r:id="rIdygaxh3r_0qget-2pd1j58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision drives on each panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the columns mean</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2076,82 +2076,82 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Built-in NFC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the panel has its own
 13.56 MHz radio behind its face and a card is tapped on the panel itself — bottom
 centre on a TD-1050, bottom right on a TD-1070, bottom centre on a WRP-1000.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">USB reader</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means a separate reader is plugged in, behaves as a keyboard, and is
 where people tap instead.
 Both end up in the same place; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjqy6u32sy_y6opyutfx8">
+      <w:hyperlink w:history="1" r:id="rIdsgoy3locwt85nbddq7est">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End of life</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means Qbic no longer sells that model. A panel already on the
 wall keeps working and is still tested against every release — the marker is
 there so nobody orders one for a new install, or budgets for fifty and finds
 they cannot be bought. Ask your supplier what replaces it, and put the new one on
 the record the old one was on —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszbld-fxlfgsylx6othqv">
+      <w:hyperlink w:history="1" r:id="rIdt5eo7f4lch7-hyo_iwz5u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Specifications come from the vendor:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Screen size, PoE, Wi-Fi and the card reader are the manufacturer's figures, and
@@ -2201,51 +2201,51 @@
 whatever the brand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The brand you pick in the wizard does not change what the panel can do.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It
 decides which installation guideline you are shown; the capabilities are the
 hardware's, and they are the tables above and in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmd4zqzeb76wlb7cn1co31">
+      <w:hyperlink w:history="1" r:id="rIddaipi5tnbj86ttkvkzeag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision drives on each panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2256,51 +2256,51 @@
 light bar and no built-in card reader — the same profile as a tablet in a
 browser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">E-paper room and desk displays are not booking panels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and are not covered
 here. They run no player, take no touch and are driven as their own system —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3rvvb0vg_ehix_aetj1li">
+      <w:hyperlink w:history="1" r:id="rIdlrh90dhozfeeczui4qcei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Qbic e-paper tags</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2725,51 +2725,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqkuk70c7nmthlxwwfvfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdstghtobucwfymegegmiak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdquc5lx2o8yhjzawpgzhwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdsjqy6u32sy_y6opyutfx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdszbld-fxlfgsylx6othqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdmd4zqzeb76wlb7cn1co31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rId3rvvb0vg_ehix_aetj1li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d57918538523a3bbf6ef7966bf140240178d9a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85a055de1ee87628310a14cbf4769e3ae41055e3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0rksypmstnv1ay_oale1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId1mlh13bb8yihp2mu6ycml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../use-a-tablet-as-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdygaxh3r_0qget-2pd1j58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdsgoy3locwt85nbddq7est" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdt5eo7f4lch7-hyo_iwz5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIddaipi5tnbj86ttkvkzeag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-drives-on-a-panel/" TargetMode="External"/><Relationship Id="rIdlrh90dhozfeeczui4qcei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c0edf2658149585b76bb2f7f3c81e803d445e5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18784dfca6d9a0ff5f4361ddef8f2571eac67f21.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which booking panel hardware Offision supports</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>