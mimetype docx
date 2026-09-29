--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Put your logo on the booking panel outside a room. About five minutes: where the setting lives, what size the image has to be, and which panels it reaches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvb1cjkgyn9kcqkwhrdmcw">
+      <w:hyperlink w:history="1" r:id="rIdbdvnmnqqvynmtrkywykic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage devices, and a PNG of your logo. The setting
@@ -172,361 +172,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the configuration your panels use. A detail panel opens on the right —
 choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> there, then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Background &amp;amp; logo</w:t>
+        <w:t xml:space="preserve">Background &amp; logo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the first group under the
 left of the editor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2524125"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-design-page" descr="Background &amp;amp; logo, the first group of a configuration's Room booking panel page." title="Background &amp;amp; logo, the first group of a configuration's Room booking panel page."/>
+            <wp:docPr id="1" name="panel-design-page" descr="Background &amp; logo, the first group of a configuration's Room booking panel page." title="Background &amp; logo, the first group of a configuration's Room booking panel page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2524125"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Background &amp;amp; logo, the first group of a configuration's Room booking panel page.</w:t>
+        <w:t xml:space="preserve">Background &amp; logo, the first group of a configuration's Room booking panel page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whatever you set here reaches every panel assigned to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> configuration, and
 no others. Where only some rooms should carry the logo, give them a
 configuration of their own rather than editing the one everything shares.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Turn on Show company logo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Switch on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show company logo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The upload appears underneath only once the
-toggle is on.</w:t>
+toggle is on, and with it the ground the logo sits on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2105025"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-show-company-logo" descr="Show company logo, with the upload it reveals." title="Show company logo, with the upload it reveals."/>
+            <wp:docPr id="1" name="panel-show-company-logo" descr="Show company logo, with the upload and the ground it reveals." title="Show company logo, with the upload and the ground it reveals."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2876550"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show company logo, with the upload and the ground it reveals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Upload the image and the crop window opens at the panel's own proportions —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">336px × 144px</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, saved as PNG — with the box already centred at the largest
+size the picture allows. A wide mark at about that ratio comes through untouched;
+a square or portrait one has to lose something, and the window is where you
+decide what: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoom in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoom out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the slider beside them, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotate
+left</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotate right</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip horizontal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to start again.
+A picture with a transparent background is shown on a chequerboard, captioned
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transparency kept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, so you can see what is see-through while you crop it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logo background</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sits beside the preview, as three choices in one control:
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transparent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">White</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Black</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Transparent is the default, and it is
+right until the background behind it is dark or busy — then a logo cut out for
+white paper sinks into it. Choose White or Black rather than re-cutting the file.
+The preview follows whichever you pick: White and Black paint their real colour,
+so a logo that would disappear on the panel disappears here first, and
+Transparent shows the chequerboard rather than pretending to be white.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Save</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The save bar sits at the foot of the editor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Check it worked</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Look at a panel outside one of the rooms. The logo sits in the top corner
+alongside the room name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-with-logo" descr="A room panel showing the logo." title="A room panel showing the logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2105025"/>
-[...115 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A room panel showing the logo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If the panel looks unchanged:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-Panels pick the change up on their next refresh, so give one a minute. A panel
-[...1 lines deleted...]
-and in-room control skins do.</w:t>
+Panels pick the change up within about a second. A panel running the mini skin
+has no room for a logo and will not show one — the modern and in-room control
+skins do. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> design draws no company logo at all, so both the
+toggle and the ground are dimmed there. One that was offline at the moment you saved keeps the old logo until
+it is rebooted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -942,51 +1078,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvb1cjkgyn9kcqkwhrdmcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d74409213d75abc8a694d18f6950d2cc4ac8f28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98da7f4a6462fb07ac8570633d4b69ed81eda65a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61c4a57d0377a6ef450cfaf1ee8560bfad45fc54.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdvnmnqqvynmtrkywykic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d88ffd6fd0ac6aa2175f08c6005f4b1ad6ba723e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61c4a57d0377a6ef450cfaf1ee8560bfad45fc54.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your company logo on a room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>