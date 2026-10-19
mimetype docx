--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdvnmnqqvynmtrkywykic">
+      <w:hyperlink w:history="1" r:id="rId1c4-mnlmksjpld8r7gngp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage devices, and a PNG of your logo. The setting
@@ -1078,51 +1078,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdvnmnqqvynmtrkywykic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d88ffd6fd0ac6aa2175f08c6005f4b1ad6ba723e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61c4a57d0377a6ef450cfaf1ee8560bfad45fc54.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1c4-mnlmksjpld8r7gngp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/457648bb736875edca7e254c9b27228805485b8f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your company logo on a room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>