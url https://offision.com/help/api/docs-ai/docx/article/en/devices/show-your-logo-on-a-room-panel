--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1c4-mnlmksjpld8r7gngp">
+      <w:hyperlink w:history="1" r:id="rIdf995sw4odat5_jzaxrk7v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage devices, and a PNG of your logo. The setting
@@ -1078,51 +1078,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1c4-mnlmksjpld8r7gngp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/457648bb736875edca7e254c9b27228805485b8f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf995sw4odat5_jzaxrk7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc5e2d4dcf9fa63b00f3adf8f0c807d28bec8e75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/457648bb736875edca7e254c9b27228805485b8f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your company logo on a room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>