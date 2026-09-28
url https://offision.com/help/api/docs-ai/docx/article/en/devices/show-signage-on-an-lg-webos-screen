--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-g0fillci5w4-_chsc1af">
+      <w:hyperlink w:history="1" r:id="rIdkpb9nwb6v47othtfzs9sr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An LG signage display is not running an Offision app. Nothing is installed on it,
 and nothing can be. What plays the content is the display's own firmware: webOS
 signage carries a loader that opens one web address at boot and keeps it on
 screen, and that address is Offision. Setting the screen up is therefore two
 minutes in the display's menus and a six-character code — there is no file to
 copy and no USB stick to prepare.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1285,100 +1285,100 @@
               <w:t xml:space="preserve">A video on the content never plays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Uploaded video files are not played on this hardware. Host the clip on YouTube and use the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> widget instead — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_s6h0p4i_sgcanaowpwme">
+            <w:hyperlink w:history="1" r:id="rIdncuzkdc_4hqshzklqexel">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Play your brand on an idle panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen never sleeps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision does not control the backlight here. Use the display's own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> setting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId13-eslsaf1sshpld1xyzi">
+            <w:hyperlink w:history="1" r:id="rIdly7n-pljun1u8s1nieric">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Save energy on room panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1908,51 +1908,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-g0fillci5w4-_chsc1af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rId_s6h0p4i_sgcanaowpwme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId13-eslsaf1sshpld1xyzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4993500a128ed8d4d720a10b31eb2f4c3557bfa1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01ca1dff2ba83980d0d1dde707aed871d7c620d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkpb9nwb6v47othtfzs9sr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdncuzkdc_4hqshzklqexel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdly7n-pljun1u8s1nieric" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4993500a128ed8d4d720a10b31eb2f4c3557bfa1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01ca1dff2ba83980d0d1dde707aed871d7c620d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on an LG webOS screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>