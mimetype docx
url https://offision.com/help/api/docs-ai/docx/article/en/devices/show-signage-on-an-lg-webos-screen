--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpb9nwb6v47othtfzs9sr">
+      <w:hyperlink w:history="1" r:id="rId9rzifyqyij5ff43mchb4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An LG signage display is not running an Offision app. Nothing is installed on it,
 and nothing can be. What plays the content is the display's own firmware: webOS
 signage carries a loader that opens one web address at boot and keeps it on
 screen, and that address is Offision. Setting the screen up is therefore two
 minutes in the display's menus and a six-character code — there is no file to
 copy and no USB stick to prepare.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1285,100 +1285,100 @@
               <w:t xml:space="preserve">A video on the content never plays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Uploaded video files are not played on this hardware. Host the clip on YouTube and use the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> widget instead — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdncuzkdc_4hqshzklqexel">
+            <w:hyperlink w:history="1" r:id="rIdq2vmv1ahml_efyoy4glni">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Play your brand on an idle panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen never sleeps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision does not control the backlight here. Use the display's own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> setting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdly7n-pljun1u8s1nieric">
+            <w:hyperlink w:history="1" r:id="rIdxmpuogqfvsrdcq9ougjat">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Save energy on room panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1908,51 +1908,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkpb9nwb6v47othtfzs9sr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdncuzkdc_4hqshzklqexel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdly7n-pljun1u8s1nieric" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/922cf44562203a865f6735c01ac7e9a63a77209f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6f75f812c9a583d09643659e5012f003457a96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4993500a128ed8d4d720a10b31eb2f4c3557bfa1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01ca1dff2ba83980d0d1dde707aed871d7c620d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9rzifyqyij5ff43mchb4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdq2vmv1ahml_efyoy4glni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdxmpuogqfvsrdcq9ougjat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80292af0e2740cc1f49c83d8a4633529d48b34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db2b3675587fa25f7df6c51dae1455f8c2bcd58.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on an LG webOS screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>