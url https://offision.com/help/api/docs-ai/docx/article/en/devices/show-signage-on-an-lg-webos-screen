--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9rzifyqyij5ff43mchb4g">
+      <w:hyperlink w:history="1" r:id="rIdyqaimbqg__jsqbubwmpgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An LG signage display is not running an Offision app. Nothing is installed on it,
 and nothing can be. What plays the content is the display's own firmware: webOS
 signage carries a loader that opens one web address at boot and keeps it on
 screen, and that address is Offision. Setting the screen up is therefore two
 minutes in the display's menus and a six-character code — there is no file to
 copy and no USB stick to prepare.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1285,100 +1285,100 @@
               <w:t xml:space="preserve">A video on the content never plays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Uploaded video files are not played on this hardware. Host the clip on YouTube and use the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">YouTube</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> widget instead — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq2vmv1ahml_efyoy4glni">
+            <w:hyperlink w:history="1" r:id="rIdona74odukb09sqqdkmrrn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Play your brand on an idle panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen never sleeps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offision does not control the backlight here. Use the display's own </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DPM</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> setting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxmpuogqfvsrdcq9ougjat">
+            <w:hyperlink w:history="1" r:id="rIdrilclqf_oprxxxggbhjld">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Save energy on room panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1908,51 +1908,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9rzifyqyij5ff43mchb4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdq2vmv1ahml_efyoy4glni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdxmpuogqfvsrdcq9ougjat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80292af0e2740cc1f49c83d8a4633529d48b34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db2b3675587fa25f7df6c51dae1455f8c2bcd58.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyqaimbqg__jsqbubwmpgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-an-lg-webos-screen/" TargetMode="External"/><Relationship Id="rIdona74odukb09sqqdkmrrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdrilclqf_oprxxxggbhjld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8b0fa8e8363b2dc6a365e0e01b9ac3767314f9d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b23f3236591fb5eab842297b79970f42bf1fb771.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a80292af0e2740cc1f49c83d8a4633529d48b34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8db2b3675587fa25f7df6c51dae1455f8c2bcd58.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on an LG webOS screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>