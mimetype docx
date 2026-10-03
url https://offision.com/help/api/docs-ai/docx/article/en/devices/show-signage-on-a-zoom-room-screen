--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4hhrqcy6n3acmr3mqzs2">
+      <w:hyperlink w:history="1" r:id="rIdjdspj6wzswkw4tx-qm3pj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms has carried digital signage for years, and it takes a web address as
 happily as it takes an image. Point it at Offision and the room's screen plays
 today's bookings whenever the room is not in a meeting — with no extra Zoom
 subscription, because signage comes with the Zoom Rooms licence the room already
 has.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -345,51 +345,51 @@
         </w:rPr>
         <w:t xml:space="preserve">start</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a meeting. For a screen in a corridor or a break-out
 area, that is usually the right trade.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu0lfbwmrpx_zek68md4qn">
+      <w:hyperlink w:history="1" r:id="rIdzufvhn1-nwcooebwsbq_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -469,63 +469,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the room's built-in browser
 cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquqolmmrmwxukfampsuj2">
+      <w:hyperlink w:history="1" r:id="rIds4cstylksiecu952skv9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the clip on
 YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmz1ui11of-fvxbr47sjg">
+      <w:hyperlink w:history="1" r:id="rIdezrvskflonojuveh9fc4w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms draws nothing over the content, so no part of the design has to be
 kept clear. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved area</w:t>
@@ -541,51 +541,51 @@
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page exists for wireless-sharing
 boxes that paint their own card along the bottom, and should be left off here —
 it would only cost you a strip of screen for nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add Offision as signage content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens in the Zoom web portal. Zoom's own setup
 document is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6ypt5jv7bkfh6qkrckjd">
+      <w:hyperlink w:history="1" r:id="rIdnqdvaszr5hnhrkr1pjtkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">digital signage for Zoom Rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2068,51 +2068,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda4hhrqcy6n3acmr3mqzs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdu0lfbwmrpx_zek68md4qn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdquqolmmrmwxukfampsuj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdmmz1ui11of-fvxbr47sjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdp6ypt5jv7bkfh6qkrckjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f905f4e86e87785d144d0a7a32c789ab5dc3cf19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7644629a4e8c4919a03e45f1d49480887e8aab2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3d2d39948fe8374d46043e49f952268bb96c75e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4fd7810699a9e6aa8d9cfe8e7b3af6bad0e4ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20e25de2ed83b4ee42c82e749627211f39d6034c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjdspj6wzswkw4tx-qm3pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdzufvhn1-nwcooebwsbq_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIds4cstylksiecu952skv9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdezrvskflonojuveh9fc4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdnqdvaszr5hnhrkr1pjtkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f905f4e86e87785d144d0a7a32c789ab5dc3cf19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7644629a4e8c4919a03e45f1d49480887e8aab2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3d2d39948fe8374d46043e49f952268bb96c75e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4fd7810699a9e6aa8d9cfe8e7b3af6bad0e4ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20e25de2ed83b4ee42c82e749627211f39d6034c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Zoom Rooms screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>