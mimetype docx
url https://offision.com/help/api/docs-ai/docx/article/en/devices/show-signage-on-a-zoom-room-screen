--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdspj6wzswkw4tx-qm3pj">
+      <w:hyperlink w:history="1" r:id="rIdggltcwhau2wumpoi9qtbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms has carried digital signage for years, and it takes a web address as
 happily as it takes an image. Point it at Offision and the room's screen plays
 today's bookings whenever the room is not in a meeting — with no extra Zoom
 subscription, because signage comes with the Zoom Rooms licence the room already
 has.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -345,51 +345,51 @@
         </w:rPr>
         <w:t xml:space="preserve">start</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a meeting. For a screen in a corridor or a break-out
 area, that is usually the right trade.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzufvhn1-nwcooebwsbq_a">
+      <w:hyperlink w:history="1" r:id="rIdl7fbev-ibzugdcgpgn6j4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -469,63 +469,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the room's built-in browser
 cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds4cstylksiecu952skv9k">
+      <w:hyperlink w:history="1" r:id="rIdrpx88qkj1a9lglmv13yvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the clip on
 YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezrvskflonojuveh9fc4w">
+      <w:hyperlink w:history="1" r:id="rIdpxidtk02mo6cx2unt34bk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoom Rooms draws nothing over the content, so no part of the design has to be
 kept clear. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved area</w:t>
@@ -541,51 +541,51 @@
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page exists for wireless-sharing
 boxes that paint their own card along the bottom, and should be left off here —
 it would only cost you a strip of screen for nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add Offision as signage content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens in the Zoom web portal. Zoom's own setup
 document is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqdvaszr5hnhrkr1pjtkl">
+      <w:hyperlink w:history="1" r:id="rIdovcnma5ttiyann3mkegzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">digital signage for Zoom Rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2068,51 +2068,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjdspj6wzswkw4tx-qm3pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdzufvhn1-nwcooebwsbq_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIds4cstylksiecu952skv9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdezrvskflonojuveh9fc4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdnqdvaszr5hnhrkr1pjtkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f905f4e86e87785d144d0a7a32c789ab5dc3cf19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7644629a4e8c4919a03e45f1d49480887e8aab2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3d2d39948fe8374d46043e49f952268bb96c75e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4fd7810699a9e6aa8d9cfe8e7b3af6bad0e4ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20e25de2ed83b4ee42c82e749627211f39d6034c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdggltcwhau2wumpoi9qtbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-zoom-room-screen/" TargetMode="External"/><Relationship Id="rIdl7fbev-ibzugdcgpgn6j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdrpx88qkj1a9lglmv13yvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdpxidtk02mo6cx2unt34bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdovcnma5ttiyann3mkegzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zoom.com/hc/en/article?id=zm_kb&amp;sysparm_article=KB0060299" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f2550c88a8a9981c6eacfb55e9bbb3e008d1355.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d49a65e59e39b3623971be0bba4d0afc78ca87f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79151fd80f689ce006c319e79fda646a820524af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46db59e21dc0502a23b7f8176188f1be20398ea2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c2fdc2f1fe6f229f111f6b6df23db8eb0e246c9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/907faf5c3f7e66887e49f864a88c62d6de113a6e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27f7de14e22ca538e32de78b05ee73a9a13518b7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Zoom Rooms screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>