--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjy4evedjodlzcjulsyaqb">
+      <w:hyperlink w:history="1" r:id="rIdh0k52pd5qj_a9z0h3fnte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Teams Rooms device already owns the screen at the end of the room, and since
 Teams Rooms 5.1 it can fill that screen with a web page while nobody is
 meeting. Give it Offision's address as its signage source and the room shows
 today's bookings between meetings instead of a Teams home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -385,51 +385,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then, in Offision, an account that can manage signage and devices — and about
 twenty minutes, most of it in Microsoft's portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfklhgsrip1ol3rtjhwyv">
+      <w:hyperlink w:history="1" r:id="rIdzsbhagcsrily1bs0p-6xp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -509,63 +509,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the device's built-in browser
 cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2j_7bxgtucqjrudud0clj">
+      <w:hyperlink w:history="1" r:id="rId09ugxi59i3_coewcvcedk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the clip on
 YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggoxo-dxkfj2smh-o4yzg">
+      <w:hyperlink w:history="1" r:id="rIdunjgjqds88-se4ctnynf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Keep the top of the screen quiet:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Teams Rooms draws its own banner — the room name and a calendar preview — across
@@ -602,99 +602,99 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bottom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 strip, for a wireless-sharing box that paints its card down there. What helps on
 this screen is where the bands sit — put the card row and any text bar along the
 bottom edge on the content's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and leave the top to the banner.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh3fxvvcx8jd9qumfhxcrh">
+      <w:hyperlink w:history="1" r:id="rIdgu7b9cn6bq272uym6wifg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The banner can also be turned off entirely, in the portal's signage
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preferences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which gives the content the whole screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add Offision as a signage source</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens in the Teams Rooms Pro Management portal.
 Microsoft's own setup document is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiee5oztgznnmxxxmgtyce">
+      <w:hyperlink w:history="1" r:id="rIdash35pbyi8bg8wboitggg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Deploy digital signage on Microsoft Teams Rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2259,51 +2259,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjy4evedjodlzcjulsyaqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdyfklhgsrip1ol3rtjhwyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId2j_7bxgtucqjrudud0clj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdggoxo-dxkfj2smh-o4yzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdh3fxvvcx8jd9qumfhxcrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdiee5oztgznnmxxxmgtyce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd67d5bc8a13f79787e6c045e143a93641093ecb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/697702f3347c940962de2f47d96854fd1a1ae4f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51743dffbc925e2b4f6e7097823cc1d32317c0d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ff2b745e375fe7c124745b7167c64ff898b3bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa86ac07887f1011bfa9fbfc794744941d35ece6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh0k52pd5qj_a9z0h3fnte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdzsbhagcsrily1bs0p-6xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId09ugxi59i3_coewcvcedk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdunjgjqds88-se4ctnynf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdgu7b9cn6bq272uym6wifg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdash35pbyi8bg8wboitggg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd67d5bc8a13f79787e6c045e143a93641093ecb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/697702f3347c940962de2f47d96854fd1a1ae4f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51743dffbc925e2b4f6e7097823cc1d32317c0d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ff2b745e375fe7c124745b7167c64ff898b3bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa86ac07887f1011bfa9fbfc794744941d35ece6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Microsoft Teams Rooms screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>