--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh0k52pd5qj_a9z0h3fnte">
+      <w:hyperlink w:history="1" r:id="rIdnwrhjqx7bolk3_x0jiorc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Teams Rooms device already owns the screen at the end of the room, and since
 Teams Rooms 5.1 it can fill that screen with a web page while nobody is
 meeting. Give it Offision's address as its signage source and the room shows
 today's bookings between meetings instead of a Teams home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -385,51 +385,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then, in Offision, an account that can manage signage and devices — and about
 twenty minutes, most of it in Microsoft's portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsbhagcsrily1bs0p-6xp">
+      <w:hyperlink w:history="1" r:id="rIdpbvyauirio45w7xzvsiww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -509,63 +509,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the device's built-in browser
 cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId09ugxi59i3_coewcvcedk">
+      <w:hyperlink w:history="1" r:id="rIdziklxzyzsnzgg6iau-bk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the clip on
 YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunjgjqds88-se4ctnynf0">
+      <w:hyperlink w:history="1" r:id="rIdm7bfr4tlmzpum01p6mfh0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Keep the top of the screen quiet:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Teams Rooms draws its own banner — the room name and a calendar preview — across
@@ -602,99 +602,99 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bottom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 strip, for a wireless-sharing box that paints its card down there. What helps on
 this screen is where the bands sit — put the card row and any text bar along the
 bottom edge on the content's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and leave the top to the banner.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgu7b9cn6bq272uym6wifg">
+      <w:hyperlink w:history="1" r:id="rId6_tqhbtmmzyi77iyolhyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The banner can also be turned off entirely, in the portal's signage
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preferences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which gives the content the whole screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add Offision as a signage source</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens in the Teams Rooms Pro Management portal.
 Microsoft's own setup document is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdash35pbyi8bg8wboitggg">
+      <w:hyperlink w:history="1" r:id="rIdelcthmiyb3bd1wsuj6dp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Deploy digital signage on Microsoft Teams Rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2259,51 +2259,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh0k52pd5qj_a9z0h3fnte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdzsbhagcsrily1bs0p-6xp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId09ugxi59i3_coewcvcedk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdunjgjqds88-se4ctnynf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdgu7b9cn6bq272uym6wifg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdash35pbyi8bg8wboitggg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd67d5bc8a13f79787e6c045e143a93641093ecb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/697702f3347c940962de2f47d96854fd1a1ae4f6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c51743dffbc925e2b4f6e7097823cc1d32317c0d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ff2b745e375fe7c124745b7167c64ff898b3bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa86ac07887f1011bfa9fbfc794744941d35ece6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwrhjqx7bolk3_x0jiorc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-teams-room-screen/" TargetMode="External"/><Relationship Id="rIdpbvyauirio45w7xzvsiww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdziklxzyzsnzgg6iau-bk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdm7bfr4tlmzpum01p6mfh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rId6_tqhbtmmzyi77iyolhyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdelcthmiyb3bd1wsuj6dp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/microsoftteams/rooms/digital-signage" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea2546e6902e55f3b6029d3306f8801ae5b0b7ce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c995dbe000cb84a652d77d9a23c4aaa19b5147a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79151fd80f689ce006c319e79fda646a820524af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ffafced07690021228a25765b91db491617b800.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46169812d23c44fe6be7cf6bac2f22e2d62aa23c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99dd5e3e34dd4944f69e2a5e57006f80461db850.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27f7de14e22ca538e32de78b05ee73a9a13518b7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Microsoft Teams Rooms screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>