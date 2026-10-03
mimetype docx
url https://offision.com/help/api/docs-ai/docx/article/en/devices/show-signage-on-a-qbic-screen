--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3cuvti98_jnl9elgndjnu">
+      <w:hyperlink w:history="1" r:id="rIdxix9r3csz0sszrusxv1rz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -512,51 +512,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A BXP has no card reader and no light bar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those belong to the booking
 panels; a signage screen is a screen. If people need to identify themselves at
 this screen, that is a kiosk rather than signage — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxpexyvu2prlxlxxz_bone">
+      <w:hyperlink w:history="1" r:id="rId8vhs99vnrbahze4e3dkro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a Qbic kiosk for reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch is declared, not detected:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A screen only gets self-service buttons if the content was built with </w:t>
@@ -654,51 +654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Answer the screen questions to match the display the BXP is plugged into — its
 shape, its size, and whether it is a touch screen. Everything about what goes on
 the content is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw14eeqnqma1brpibiy27x">
+      <w:hyperlink w:history="1" r:id="rIdmnvqtrxlti2lkztiug4uq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Connect the box to the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HDMI from the BXP to the display, network, then power. Switch the display to
@@ -778,64 +778,64 @@
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 either way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a signage screen the app matters more than it does on a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video never plays in browser mode — the box has nowhere to download the
 file to, so the poster image stays up instead. A content wall built around a
 video loop is exactly the case where browser mode quietly fails. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmzjgjbljntqgdgknnfx3">
+      <w:hyperlink w:history="1" r:id="rIdaa5q4lgoe6qh08gfh31vw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the choice, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId96oikvcphxn40faekwwh5">
+      <w:hyperlink w:history="1" r:id="rIdmg6xdkrbh1tj09tryqfoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pair it as signage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1441,51 +1441,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen plays a room or a board, and shows no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde9wlpbl0wz8souc48wvlt">
+            <w:hyperlink w:history="1" r:id="rId2m_v12zz-0n9osbti8u-k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The content plays but the video item is skipped</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not make the screen a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A BXP has no card reader and
 no light bar, and signage pairs through a different wizard than a room panel.
 Hardware that could do both has to be released from one before the other can
 claim it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkb8qsqam6vgadlhxv2rm">
+      <w:hyperlink w:history="1" r:id="rIdkfu0mn88evvirpaztihgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1728,51 +1728,51 @@
       <w:r>
         <w:t xml:space="preserve"> Screen size, brightness and how it is
 mounted are the display manufacturer's business, not Offision's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not cover e-paper.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxydgdt2c47zewiaffaod">
+      <w:hyperlink w:history="1" r:id="rIdt6ertag_9sl5eitxq_ahh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Qbic e-paper tags</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2197,51 +2197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3cuvti98_jnl9elgndjnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rIdxpexyvu2prlxlxxz_bone" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdw14eeqnqma1brpibiy27x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdfmzjgjbljntqgdgknnfx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rId96oikvcphxn40faekwwh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIde9wlpbl0wz8souc48wvlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdjkb8qsqam6vgadlhxv2rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdwxydgdt2c47zewiaffaod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be37cab80b984bbeb50bcd04daf3496e1f59192d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d00a1668c10b77f9180bbcfe115bf4504853ca14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxix9r3csz0sszrusxv1rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId8vhs99vnrbahze4e3dkro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdmnvqtrxlti2lkztiug4uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdaa5q4lgoe6qh08gfh31vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdmg6xdkrbh1tj09tryqfoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId2m_v12zz-0n9osbti8u-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkfu0mn88evvirpaztihgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdt6ertag_9sl5eitxq_ahh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be37cab80b984bbeb50bcd04daf3496e1f59192d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d00a1668c10b77f9180bbcfe115bf4504853ca14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Qbic screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>