--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxix9r3csz0sszrusxv1rz">
+      <w:hyperlink w:history="1" r:id="rIdf4grkatz8i0a9f4uo8dve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Qbic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">BXP</w:t>
       </w:r>
@@ -512,51 +512,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A BXP has no card reader and no light bar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those belong to the booking
 panels; a signage screen is a screen. If people need to identify themselves at
 this screen, that is a kiosk rather than signage — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vhs99vnrbahze4e3dkro">
+      <w:hyperlink w:history="1" r:id="rId8qijesfn2cpqwunqzngp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a Qbic kiosk for reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch is declared, not detected:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A screen only gets self-service buttons if the content was built with </w:t>
@@ -654,51 +654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Answer the screen questions to match the display the BXP is plugged into — its
 shape, its size, and whether it is a touch screen. Everything about what goes on
 the content is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnvqtrxlti2lkztiug4uq">
+      <w:hyperlink w:history="1" r:id="rIdjjutqeikn4wx72jqlgj54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Connect the box to the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HDMI from the BXP to the display, network, then power. Switch the display to
@@ -778,64 +778,64 @@
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 either way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On a signage screen the app matters more than it does on a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video never plays in browser mode — the box has nowhere to download the
 file to, so the poster image stays up instead. A content wall built around a
 video loop is exactly the case where browser mode quietly fails. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaa5q4lgoe6qh08gfh31vw">
+      <w:hyperlink w:history="1" r:id="rIdao4jsjnosatddbd9aksfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the choice, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmg6xdkrbh1tj09tryqfoo">
+      <w:hyperlink w:history="1" r:id="rIdi1-umlgflthg0mztna0fq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 for the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pair it as signage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1441,51 +1441,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen plays a room or a board, and shows no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2m_v12zz-0n9osbti8u-k">
+            <w:hyperlink w:history="1" r:id="rIdmnhaovbxgv40p-rxggc4r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The content plays but the video item is skipped</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not make the screen a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A BXP has no card reader and
 no light bar, and signage pairs through a different wizard than a room panel.
 Hardware that could do both has to be released from one before the other can
 claim it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfu0mn88evvirpaztihgw">
+      <w:hyperlink w:history="1" r:id="rId7qxmpf-v5xe_howf-uaul">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1728,51 +1728,51 @@
       <w:r>
         <w:t xml:space="preserve"> Screen size, brightness and how it is
 mounted are the display manufacturer's business, not Offision's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not cover e-paper.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6ertag_9sl5eitxq_ahh">
+      <w:hyperlink w:history="1" r:id="rIdpzfwsnnl6fccl4dbpe4gt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Qbic e-paper tags</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2197,51 +2197,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxix9r3csz0sszrusxv1rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId8vhs99vnrbahze4e3dkro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdmnvqtrxlti2lkztiug4uq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdaa5q4lgoe6qh08gfh31vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdmg6xdkrbh1tj09tryqfoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId2m_v12zz-0n9osbti8u-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdkfu0mn88evvirpaztihgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdt6ertag_9sl5eitxq_ahh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be37cab80b984bbeb50bcd04daf3496e1f59192d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d00a1668c10b77f9180bbcfe115bf4504853ca14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf4grkatz8i0a9f4uo8dve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-qbic-screen/" TargetMode="External"/><Relationship Id="rId8qijesfn2cpqwunqzngp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdjjutqeikn4wx72jqlgj54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdao4jsjnosatddbd9aksfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdi1-umlgflthg0mztna0fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdmnhaovbxgv40p-rxggc4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7qxmpf-v5xe_howf-uaul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpzfwsnnl6fccl4dbpe4gt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-qbic-e-paper-tags/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/822e97ebbe674f88c3ab5c0bfb440c24b7b91a93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c7996b00653904601202d7ee296542f243d8356.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c3a5538b141a1541de77211180d84ad2663bf4a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Qbic screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>