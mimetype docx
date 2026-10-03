--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhi9rd6sf6f-rihcbi2ccw">
+      <w:hyperlink w:history="1" r:id="rIdnzyve6sfdziz0mafacdav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An AirMedia receiver is already the thing driving the screen at the end of the
 room, and it already has a digital signage setting of its own. Point that setting
 at Offision, and the screen that spends most of the day showing a join code
 spends it showing today's bookings instead — then hands itself back the moment
 somebody presents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -348,51 +348,51 @@
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Other members of the AM-3200 and AM-3100
 families share the same settings page and behave the same way; they are simply
 not the ones tested.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoabxk9hjotpwq4oryo4pn">
+      <w:hyperlink w:history="1" r:id="rIddgtjfhuzbfomc9-wsggmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -473,63 +473,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the receiver's built-in
 browser cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdooqqx3zhb1otp54_9imi-">
+      <w:hyperlink w:history="1" r:id="rIdvi78ajuyuozzldvzbd8nt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the
 clip on YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4moh18yvtzyib1j8ctfn">
+      <w:hyperlink w:history="1" r:id="rId7ysox7tkh7kty7vd_on1h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget
 instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Keep the bottom strip clear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -546,101 +546,101 @@
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved area</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the content's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. It keeps the bottom
 strip of the main stage empty so the card has somewhere to land that is not on
 top of your content. Nothing else shrinks. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdte7tvwnefevkzs7yjcblh">
+      <w:hyperlink w:history="1" r:id="rIdbhea-jbsgsprjqetg3omw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for where the switch is and
 what it does to the rest of the design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> purpose turns it on for you. Check it anyway
 if you started from a different purpose, because the switch only appears at all
 on a 43-inch-or-larger landscape 16:9 design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Point the receiver at Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens on the receiver, not in Offision. Crestron's
 own reference for the page is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqyvcaesykoplqoyh7lnu">
+      <w:hyperlink w:history="1" r:id="rIdscm8kxtagcdglxggppk2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 product manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open a browser at the IP address or host name the receiver is showing on the
 room's screen, and choose </w:t>
       </w:r>
       <w:r>
@@ -2387,51 +2387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhi9rd6sf6f-rihcbi2ccw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIdoabxk9hjotpwq4oryo4pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdooqqx3zhb1otp54_9imi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdd4moh18yvtzyib1j8ctfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdte7tvwnefevkzs7yjcblh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdqqyvcaesykoplqoyh7lnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1401355b3c95e663ae89ba924f5a2071e0651c12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/254ab4528912d93b814e210d3a1b7f60a56ab283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca76979bf0726fb3159cec43ea9165e91aa46046.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf415ee660d35847ebb42d26a2be49c92a4ee2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3982ed55b75a9503e04433978c01b3c5e059687.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnzyve6sfdziz0mafacdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIddgtjfhuzbfomc9-wsggmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdvi78ajuyuozzldvzbd8nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rId7ysox7tkh7kty7vd_on1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdbhea-jbsgsprjqetg3omw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdscm8kxtagcdglxggppk2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1401355b3c95e663ae89ba924f5a2071e0651c12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/254ab4528912d93b814e210d3a1b7f60a56ab283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca76979bf0726fb3159cec43ea9165e91aa46046.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf415ee660d35847ebb42d26a2be49c92a4ee2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3982ed55b75a9503e04433978c01b3c5e059687.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Crestron AirMedia screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>