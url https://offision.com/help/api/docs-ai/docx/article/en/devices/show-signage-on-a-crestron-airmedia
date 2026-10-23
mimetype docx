--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzyve6sfdziz0mafacdav">
+      <w:hyperlink w:history="1" r:id="rIdkwy2s6-rebrbcjkbebd7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An AirMedia receiver is already the thing driving the screen at the end of the
 room, and it already has a digital signage setting of its own. Point that setting
 at Offision, and the screen that spends most of the day showing a join code
 spends it showing today's bookings instead — then hands itself back the moment
 somebody presents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -348,51 +348,51 @@
         <w:t xml:space="preserve">AM-3100-WF-I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Other members of the AM-3200 and AM-3100
 families share the same settings page and behave the same way; they are simply
 not the ones tested.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Build the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content is a design, not a screen, and it exists before any hardware
 does. Create it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgtjfhuzbfomc9-wsggmf">
+      <w:hyperlink w:history="1" r:id="rId6bjvfqey5suyoyy2uhyll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole of
 this step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
@@ -473,63 +473,63 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen, the fourth purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Videos: use the YouTube widget:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Uploaded video files do not play on this screen — the receiver's built-in
 browser cannot play the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvi78ajuyuozzldvzbd8nt">
+      <w:hyperlink w:history="1" r:id="rIduadbkkyghwt21n4rqvz4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget's file. Host the
 clip on YouTube and add it with the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ysox7tkh7kty7vd_on1h">
+      <w:hyperlink w:history="1" r:id="rIdffxcj79hbaq7pvleqjik-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget
 instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Keep the bottom strip clear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -546,101 +546,101 @@
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved area</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the content's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. It keeps the bottom
 strip of the main stage empty so the card has somewhere to land that is not on
 top of your content. Nothing else shrinks. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhea-jbsgsprjqetg3omw">
+      <w:hyperlink w:history="1" r:id="rIdsqwjqye16okpwwk_5d6b8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for where the switch is and
 what it does to the rest of the design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wireless sharing idle screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> purpose turns it on for you. Check it anyway
 if you started from a different purpose, because the switch only appears at all
 on a 43-inch-or-larger landscape 16:9 design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Point the receiver at Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything in this step happens on the receiver, not in Offision. Crestron's
 own reference for the page is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscm8kxtagcdglxggppk2x">
+      <w:hyperlink w:history="1" r:id="rIdrxmmqkyvvcbl7hekd1idi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AirMedia Series 3 product manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open a browser at the IP address or host name the receiver is showing on the
 room's screen, and choose </w:t>
       </w:r>
       <w:r>
@@ -2387,51 +2387,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnzyve6sfdziz0mafacdav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rIddgtjfhuzbfomc9-wsggmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdvi78ajuyuozzldvzbd8nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rId7ysox7tkh7kty7vd_on1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdbhea-jbsgsprjqetg3omw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdscm8kxtagcdglxggppk2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1401355b3c95e663ae89ba924f5a2071e0651c12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/254ab4528912d93b814e210d3a1b7f60a56ab283.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fee683c03f25dbb60464a2433dbc15e262e3a133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca76979bf0726fb3159cec43ea9165e91aa46046.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abf415ee660d35847ebb42d26a2be49c92a4ee2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3982ed55b75a9503e04433978c01b3c5e059687.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83cd5e96a14a78802948fce79c0f0352637f2656.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkwy2s6-rebrbcjkbebd7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-on-a-crestron-airmedia/" TargetMode="External"/><Relationship Id="rId6bjvfqey5suyoyy2uhyll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIduadbkkyghwt21n4rqvz4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/video/" TargetMode="External"/><Relationship Id="rIdffxcj79hbaq7pvleqjik-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/youtube/" TargetMode="External"/><Relationship Id="rIdsqwjqye16okpwwk_5d6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdrxmmqkyvvcbl7hekd1idi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.crestron.com/en-us/9020/Content/Topics/PM/Settings.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdcd067ddd5494819748cea5ac65152f7fee6714.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c45d4b2c2874259f6f13331e87209fa3f967bd5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79151fd80f689ce006c319e79fda646a820524af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/760ec0b38907f09732c1ef30ff8b34b256338296.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b3e0afe25a2d48f4311fd04fd43a5c1153e3207.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3269d881daef306528cf338457b110f2562d345.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27f7de14e22ca538e32de78b05ee73a9a13518b7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage on a Crestron AirMedia screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>