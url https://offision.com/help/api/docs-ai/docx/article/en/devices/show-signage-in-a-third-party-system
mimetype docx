--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rr_bm4albimlgy883pzc">
+      <w:hyperlink w:history="1" r:id="rId4xbgtanquxkf_ab4rduba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/show-signage-in-a-third-party-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A signage system you already run, a room system, a kiosk shell — anything that
 will load a web page and keep it on screen can show Offision. Nothing is
 installed. The other system opens one address, the player appears inside it and
 shows six characters, and the console claims it like any other screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -500,51 +500,51 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The wizard's steps — the content, the brand, the code and the location — are the
 same for every screen, and are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjbdzkenxsodetcqbo8wu">
+      <w:hyperlink w:history="1" r:id="rIdysn_fy-vfapcsztngnvzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 At the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step, take </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1666,51 +1666,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1rr_bm4albimlgy883pzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdjjbdzkenxsodetcqbo8wu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4272944ed6650ab2be04c603769164ed98bd8ffd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9dc3c908f73183cc49324a4b8a8944e1d331b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059e708c22e2723377533b873cb032bd3bba0950.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9658f4bb08f95e04375badd535bbec66f33ba684.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4xbgtanquxkf_ab4rduba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdysn_fy-vfapcsztngnvzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8284b166d0726e3d21d60cc419723760daea027.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0e6a08f6bb9570d729f359094b0586429b230e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47e0eb2faf2200ce774125a8a60c968ca709091e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show signage in a third-party system or web view</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>