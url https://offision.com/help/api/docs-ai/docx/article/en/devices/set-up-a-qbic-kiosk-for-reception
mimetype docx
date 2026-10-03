--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqv4zrmodp-buwmpszg_tp">
+      <w:hyperlink w:history="1" r:id="rIdisdw8pi71lxhizfkiwaxo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A reception screen is not a wall screen that happens to be lower down. People
 walk up to it and do something: register as a visitor, check in for an
 appointment, tap a card. That needs a screen big enough to read standing up, a
 touch surface, and a card reader in the same piece of glass — which is what a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -427,51 +427,51 @@
         <w:t xml:space="preserve"> shape, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on. That last one is what turns the self-service buttons on
 instead of replacing them with a QR code — a touchscreen paired to content built
 without it is a kiosk nobody can use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to put on the content — who the welcome screen greets, how the walk-in code
 behaves, what the self-service buttons do — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyniejerlg5k1r-ewjzpkf">
+      <w:hyperlink w:history="1" r:id="rIdffkbsipudqseojmyja-bl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Build it there, then come back here for the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the kiosk up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -503,89 +503,110 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 field there and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or install the Offision Android app on it
 instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">On a restricted network, a kiosk needs the same outbound hosts as any other
+device and no inbound rule at all — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiwonyvw6heh2gtycoctzh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Install the app here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A reception kiosk is the case where browser mode costs
 the most — the built-in card reader is not reachable from a browser, and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq4egkkyamep8e-elkupsg">
+      <w:hyperlink w:history="1" r:id="rId8rsotu4-45ij1rlh44n7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">badge printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is not either, so a kiosk in
 browser mode is a kiosk that can neither read a card nor print a badge. The
 steps are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vpyhqndhyqno8dsv8guj">
+      <w:hyperlink w:history="1" r:id="rIdverraobhh0gmz02y1ckjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 the choice behind them is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mq3pr5h7mgqwhjbprxvs">
+      <w:hyperlink w:history="1" r:id="rIdoffw1fcufr-ezt2i09u5-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen shows a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
@@ -920,51 +941,51 @@
         <w:t xml:space="preserve">The device's location decides whose visitors it greets and, for anyone who
 registers on it, which building and floor they have arrived at. A kiosk with no
 location greets nobody. Place it on the floor plan — the wizard offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set
 location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as it finishes, and the same thing can be done later from the
 device's own row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to place it, and what the location then controls, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfug2d8qvfjalmtg073re">
+      <w:hyperlink w:history="1" r:id="rIdie7syj4lrwxk9u7b_pcrq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A kiosk that only displays is half-installed, so check both directions:</w:t>
@@ -1278,51 +1299,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Badges do not print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The printer is connected to a device in browser mode, or to a different device than the one you are standing at — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw1cl1bxe0bd2tqmi7rrn4">
+            <w:hyperlink w:history="1" r:id="rIdzo1f3hperd0p-rvvyak6i">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect a label printer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen is portrait but the content is landscape</w:t>
             </w:r>
@@ -1348,51 +1369,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The kiosk shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh4m3wlzvwmfgqv3kg-ktd">
+            <w:hyperlink w:history="1" r:id="rIdi_l5d4l6gw49e_o5bis3c">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1417,51 +1438,51 @@
 produce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not make the kiosk a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It plays a board; it does not
 show a single room's status with a light bar. Moving the same hardware to that
 job means releasing it from this record first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9qcrteicyjinwxepkpiv">
+      <w:hyperlink w:history="1" r:id="rIdita2qmmittqifcwt9dnrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1928,51 +1949,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqv4zrmodp-buwmpszg_tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdyniejerlg5k1r-ewjzpkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdq4egkkyamep8e-elkupsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId4vpyhqndhyqno8dsv8guj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rId2mq3pr5h7mgqwhjbprxvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdmfug2d8qvfjalmtg073re" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdw1cl1bxe0bd2tqmi7rrn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdh4m3wlzvwmfgqv3kg-ktd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdx9qcrteicyjinwxepkpiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e7b89d35de416cc35d9d80e63123ecc1251d8f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdisdw8pi71lxhizfkiwaxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdffkbsipudqseojmyja-bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiwonyvw6heh2gtycoctzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rId8rsotu4-45ij1rlh44n7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdverraobhh0gmz02y1ckjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdoffw1fcufr-ezt2i09u5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdie7syj4lrwxk9u7b_pcrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdzo1f3hperd0p-rvvyak6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdi_l5d4l6gw49e_o5bis3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdita2qmmittqifcwt9dnrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e7b89d35de416cc35d9d80e63123ecc1251d8f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Qbic kiosk at the reception desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>