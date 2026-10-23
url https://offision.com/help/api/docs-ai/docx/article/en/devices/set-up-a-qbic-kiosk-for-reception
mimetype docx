--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Luminen Pro 15 is a 15.6-inch touchscreen with a card reader in it, which is what a reception desk needs and a wall screen does not. How to pair one as a kiosk, and why its location on the floor plan is the step nobody should skip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-29</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisdw8pi71lxhizfkiwaxo">
+      <w:hyperlink w:history="1" r:id="rId2daq4fnmthsxv0xcqrqcx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A reception screen is not a wall screen that happens to be lower down. People
 walk up to it and do something: register as a visitor, check in for an
 appointment, tap a card. That needs a screen big enough to read standing up, a
 touch surface, and a card reader in the same piece of glass — which is what a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -427,51 +427,51 @@
         <w:t xml:space="preserve"> shape, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on. That last one is what turns the self-service buttons on
 instead of replacing them with a QR code — a touchscreen paired to content built
 without it is a kiosk nobody can use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to put on the content — who the welcome screen greets, how the walk-in code
 behaves, what the self-service buttons do — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffkbsipudqseojmyja-bl">
+      <w:hyperlink w:history="1" r:id="rId-k4n7tsebe4ncve684meo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Build it there, then come back here for the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the kiosk up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -507,106 +507,106 @@
       <w:r>
         <w:t xml:space="preserve">
 field there and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PLAY</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or install the Offision Android app on it
 instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a restricted network, a kiosk needs the same outbound hosts as any other
 device and no inbound rule at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwonyvw6heh2gtycoctzh">
+      <w:hyperlink w:history="1" r:id="rIdi42dakloebwgzwu453tis">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Install the app here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A reception kiosk is the case where browser mode costs
 the most — the built-in card reader is not reachable from a browser, and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8rsotu4-45ij1rlh44n7m">
+      <w:hyperlink w:history="1" r:id="rIdaeqea2ecxzeq7vntkkqib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">badge printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is not either, so a kiosk in
 browser mode is a kiosk that can neither read a card nor print a badge. The
 steps are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdverraobhh0gmz02y1ckjp">
+      <w:hyperlink w:history="1" r:id="rIdqdt7parw4qbhop5ie8b3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision app on a Qbic device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 the choice behind them is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoffw1fcufr-ezt2i09u5-">
+      <w:hyperlink w:history="1" r:id="rIdivicmyaqxb3fr5wp6mjua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run the player as an app or in the browser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen shows a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">six-character pairing code</w:t>
       </w:r>
@@ -941,51 +941,51 @@
         <w:t xml:space="preserve">The device's location decides whose visitors it greets and, for anyone who
 registers on it, which building and floor they have arrived at. A kiosk with no
 location greets nobody. Place it on the floor plan — the wizard offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set
 location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as it finishes, and the same thing can be done later from the
 device's own row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to place it, and what the location then controls, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdie7syj4lrwxk9u7b_pcrq">
+      <w:hyperlink w:history="1" r:id="rIdweshd7a31cknvytc_udyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A kiosk that only displays is half-installed, so check both directions:</w:t>
@@ -1299,51 +1299,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Badges do not print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The printer is connected to a device in browser mode, or to a different device than the one you are standing at — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzo1f3hperd0p-rvvyak6i">
+            <w:hyperlink w:history="1" r:id="rIdzmbwz6nloadfu5w9yt_3r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect a label printer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The screen is portrait but the content is landscape</w:t>
             </w:r>
@@ -1369,51 +1369,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The kiosk shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdi_l5d4l6gw49e_o5bis3c">
+            <w:hyperlink w:history="1" r:id="rId7hi3ycpaqdmsovs4dfpk1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1438,51 +1438,51 @@
 produce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not make the kiosk a booking panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It plays a board; it does not
 show a single room's status with a light bar. Moving the same hardware to that
 job means releasing it from this record first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdita2qmmittqifcwt9dnrg">
+      <w:hyperlink w:history="1" r:id="rIdp58spqauzhmjgk2pt3g2r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1490,50 +1490,74 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Firmware, brightness and the kiosk launcher
 stay in Qbic's own tooling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not replace a receptionist's screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The reception desk view in
 the console is a different thing, used by a person rather than by the visitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When a reception call does not connect</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An Offision call can end because the person is busy, unavailable, or does not answer. The screen returns to the directory so the visitor can try another person or call again later; this does not mean reception check-in failed. Only one device answers a call. If another has already answered, a second device cannot start another conversation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the screen loses its connection, wait until it reconnects before trying again. Check the kiosk's microphone and camera permissions when it cannot start a call. Teams and Zoom calls have their own provider flow; an Offision call's status does not describe those calls.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1949,51 +1973,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdisdw8pi71lxhizfkiwaxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rIdffkbsipudqseojmyja-bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdiwonyvw6heh2gtycoctzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rId8rsotu4-45ij1rlh44n7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdverraobhh0gmz02y1ckjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdoffw1fcufr-ezt2i09u5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdie7syj4lrwxk9u7b_pcrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdzo1f3hperd0p-rvvyak6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdi_l5d4l6gw49e_o5bis3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdita2qmmittqifcwt9dnrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5e7b89d35de416cc35d9d80e63123ecc1251d8f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a32823c94569f8c3982be825c98bce3950cd4e80.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2daq4fnmthsxv0xcqrqcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-qbic-kiosk-for-reception/" TargetMode="External"/><Relationship Id="rId-k4n7tsebe4ncve684meo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdi42dakloebwgzwu453tis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdaeqea2ecxzeq7vntkkqib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdqdt7parw4qbhop5ie8b3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-device-by-usb/" TargetMode="External"/><Relationship Id="rIdivicmyaqxb3fr5wp6mjua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-app-on-a-qbic-panel/" TargetMode="External"/><Relationship Id="rIdweshd7a31cknvytc_udyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdzmbwz6nloadfu5w9yt_3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7hi3ycpaqdmsovs4dfpk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdp58spqauzhmjgk2pt3g2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c791f22754df73c44f185fbd3f9075f7a260212.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ead83f3ae6c308526d16f11655c3312294bbe3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c7996b00653904601202d7ee296542f243d8356.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Qbic kiosk at the reception desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>