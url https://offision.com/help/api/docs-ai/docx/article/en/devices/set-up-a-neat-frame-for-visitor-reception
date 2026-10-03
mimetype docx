--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmnwo34hrbskxa5zji6op">
+      <w:hyperlink w:history="1" r:id="rIdleyljasqxt1_b2wrrozvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Frame is a 15.6-inch portrait touchscreen with a stand in the box, which
 is an unusual shape for a meeting device and exactly the right shape for a
 reception desk. Stood on the counter it welcomes people by name, and because it
 is a touchscreen an unexpected visitor can register on it without anybody being
 at the desk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -403,82 +403,82 @@
       <w:r>
         <w:t xml:space="preserve"> 9:16 shape, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on — a Frame is a touchscreen, and saying so is what turns the
 self-service buttons on instead of replacing them with a QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything about what to put on that content — who the welcome screen greets,
 how the walk-in code behaves, what the self-service buttons do — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mnxau7_zw27i4r7k_dkd">
+      <w:hyperlink w:history="1" r:id="rIdwvwnghawfkmg7qkenbsyv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Build it there, then come back here for the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Enrol the Frame in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device takes its apps from Neat Pulse rather than from an address you
 type, and the enrolment is the same for every Neat device. It is explained once,
 with the two codes it involves, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzbnfcvicao6xdetx1kwm">
+      <w:hyperlink w:history="1" r:id="rIdad8pvuscnjxez1mubd8wq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Neat Pad room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 read that if this is your first Neat device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In short:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1074,51 +1074,51 @@
       <w:r>
         <w:t xml:space="preserve">The device's location is what decides whose visitors it greets and, for anyone
 who registers on it, which building and floor they have arrived at. Place the
 Frame on the floor plan — the wizard offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as it finishes, and
 the same thing can be done later from the device's own row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to place it, and what the location then controls, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohshff0ufdm6hrjbb0opm">
+      <w:hyperlink w:history="1" r:id="rIdmyjc7ryw9yvwxdlh9gsqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within a few seconds the Frame stops showing the code and starts showing the
@@ -1489,132 +1489,132 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Frame shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxrwad1cz0ssyyki0ap7a0">
+            <w:hyperlink w:history="1" r:id="rIdlpfmujxkl7gsttq8dtgux">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the visitor self-service panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a separate device type
 with its own check-in flow. A Frame paired this way is a signage screen, and
 what visitors can do on it is decided by the widgets on the content. Changing
 a paired Frame to another job means releasing it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmcritkr2sjf4xjmzdpjn">
+      <w:hyperlink w:history="1" r:id="rIdp3akc6euxwxehf6t-dvsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not print badges.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Badge printing is a printer connected to the
 reception setup, not something the Frame does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyinyqcm-nx-ynpvlbaw1o">
+      <w:hyperlink w:history="1" r:id="rIdhoxn9sae-bs05izyy1yqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1624,51 +1624,51 @@
         <w:t xml:space="preserve"> No face recognition, no people counting, no
 video. Offision only draws on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not manage the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Firmware and which app runs stay in Neat
 Pulse. Sensor readings are a separate connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsqgll5uydwymtbrvxxh7">
+      <w:hyperlink w:history="1" r:id="rIddsenwb8foxtg0nucnimqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2099,51 +2099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmmnwo34hrbskxa5zji6op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rId3mnxau7_zw27i4r7k_dkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdpzbnfcvicao6xdetx1kwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdohshff0ufdm6hrjbb0opm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdxrwad1cz0ssyyki0ap7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdtmcritkr2sjf4xjmzdpjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdyinyqcm-nx-ynpvlbaw1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdzsqgll5uydwymtbrvxxh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eb24a786f51922d760a48c2465e4efd7531ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5e243cabb055930a32c1952dc86dbb6c68a31f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdleyljasqxt1_b2wrrozvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdwvwnghawfkmg7qkenbsyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdad8pvuscnjxez1mubd8wq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdmyjc7ryw9yvwxdlh9gsqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdlpfmujxkl7gsttq8dtgux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdp3akc6euxwxehf6t-dvsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdhoxn9sae-bs05izyy1yqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIddsenwb8foxtg0nucnimqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eb24a786f51922d760a48c2465e4efd7531ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5e243cabb055930a32c1952dc86dbb6c68a31f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Neat Frame as visitor reception signage</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>