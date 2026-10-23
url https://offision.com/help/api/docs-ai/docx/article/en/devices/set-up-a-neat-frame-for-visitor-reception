--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Frame is a portrait touchscreen that stands on a desk, which is what makes it a reception screen. Enrol it through Neat Pulse, then pair it as signage and give it a location — the setting that decides whose visitors it greets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdleyljasqxt1_b2wrrozvq">
+      <w:hyperlink w:history="1" r:id="rIdgkdaszjcjvzavrhmricnj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Frame is a 15.6-inch portrait touchscreen with a stand in the box, which
 is an unusual shape for a meeting device and exactly the right shape for a
 reception desk. Stood on the counter it welcomes people by name, and because it
 is a touchscreen an unexpected visitor can register on it without anybody being
 at the desk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -403,82 +403,82 @@
       <w:r>
         <w:t xml:space="preserve"> 9:16 shape, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on — a Frame is a touchscreen, and saying so is what turns the
 self-service buttons on instead of replacing them with a QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything about what to put on that content — who the welcome screen greets,
 how the walk-in code behaves, what the self-service buttons do — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwvwnghawfkmg7qkenbsyv">
+      <w:hyperlink w:history="1" r:id="rIdsbzjszn_jrdanylbygviy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Build it there, then come back here for the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Enrol the Frame in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device takes its apps from Neat Pulse rather than from an address you
 type, and the enrolment is the same for every Neat device. It is explained once,
 with the two codes it involves, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdad8pvuscnjxez1mubd8wq">
+      <w:hyperlink w:history="1" r:id="rIdolzw12buusvudclhyrhfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Neat Pad room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 read that if this is your first Neat device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In short:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1074,51 +1074,51 @@
       <w:r>
         <w:t xml:space="preserve">The device's location is what decides whose visitors it greets and, for anyone
 who registers on it, which building and floor they have arrived at. Place the
 Frame on the floor plan — the wizard offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Set location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as it finishes, and
 the same thing can be done later from the device's own row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to place it, and what the location then controls, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyjc7ryw9yvwxdlh9gsqs">
+      <w:hyperlink w:history="1" r:id="rIde0og7qr6ur3egciapvn6n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within a few seconds the Frame stops showing the code and starts showing the
@@ -1489,132 +1489,132 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4601"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Frame shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4759"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlpfmujxkl7gsttq8dtgux">
+            <w:hyperlink w:history="1" r:id="rIdq0bmrq0ffmcitki1c1ji-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not the visitor self-service panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a separate device type
 with its own check-in flow. A Frame paired this way is a signage screen, and
 what visitors can do on it is decided by the widgets on the content. Changing
 a paired Frame to another job means releasing it first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3akc6euxwxehf6t-dvsj">
+      <w:hyperlink w:history="1" r:id="rId7_phjebre-ivhqm_e-bfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not print badges.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Badge printing is a printer connected to the
 reception setup, not something the Frame does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhoxn9sae-bs05izyy1yqp">
+      <w:hyperlink w:history="1" r:id="rIdjgh04vpxbpjfafuojl35i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1624,60 +1624,84 @@
         <w:t xml:space="preserve"> No face recognition, no people counting, no
 video. Offision only draws on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not manage the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Firmware and which app runs stay in Neat
 Pulse. Sensor readings are a separate connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsenwb8foxtg0nucnimqb">
+      <w:hyperlink w:history="1" r:id="rId2mqzgsk7bvqvvj_ztn5ba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When a reception call does not connect</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An Offision call can end because the person is busy, unavailable, or does not answer. The screen returns to the directory so the visitor can try another person or call again later; this does not mean reception check-in failed. Only one device answers a call. If another has already answered, a second device cannot start another conversation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the screen loses its connection, wait until it reconnects before trying again. Check the kiosk's microphone and camera permissions when it cannot start a call. Teams and Zoom calls have their own provider flow; an Offision call's status does not describe those calls.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2099,51 +2123,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdleyljasqxt1_b2wrrozvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdwvwnghawfkmg7qkenbsyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdad8pvuscnjxez1mubd8wq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdmyjc7ryw9yvwxdlh9gsqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdlpfmujxkl7gsttq8dtgux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdp3akc6euxwxehf6t-dvsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdhoxn9sae-bs05izyy1yqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIddsenwb8foxtg0nucnimqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/604eb24a786f51922d760a48c2465e4efd7531ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b5e243cabb055930a32c1952dc86dbb6c68a31f.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgkdaszjcjvzavrhmricnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-frame-for-visitor-reception/" TargetMode="External"/><Relationship Id="rIdsbzjszn_jrdanylbygviy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdolzw12buusvudclhyrhfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIde0og7qr6ur3egciapvn6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdq0bmrq0ffmcitki1c1ji-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7_phjebre-ivhqm_e-bfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdjgh04vpxbpjfafuojl35i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId2mqzgsk7bvqvvj_ztn5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c791f22754df73c44f185fbd3f9075f7a260212.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9cee2462be68c3c29a95835931f2abf9198351d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a88131905831c7dc4560a554a3e591547c21626.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Neat Frame as visitor reception signage</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>