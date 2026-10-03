--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A Board is a wall-sized touchscreen, so it can show a whole floor at once and hand the route to somebody's phone. Enrol it through Neat Pulse, pair it as signage, and place it on the floor plan — which is where routes start from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgnhjzz99dnjzirqmjdek">
+      <w:hyperlink w:history="1" r:id="rId2nb3doxriibxnunjqoj7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat Board is a 50 or 65-inch touchscreen on a wall or a stand. At that size a
 floor plan is readable from across a lift lobby, which is what makes it the
 screen to put where people arrive and do not yet know where they are going.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -113,51 +113,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hands the route to the
 visitor's own phone, so the directions walk with them instead of staying on the
 wall. Routes are calculated from where the Board itself stands, which is why
 placing it on the floor plan is a step here rather than an afterthought.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor this Board serves has a floor plan drawn, with its rooms and places on
 it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr63zjkogvnrvmamxhszgr">
+      <w:hyperlink w:history="1" r:id="rIdezbd2tx1offc5ue7wt4zm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You are an administrator of your organisation's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -417,63 +417,63 @@
       <w:r>
         <w:t xml:space="preserve">Answer the screen questions to match the Board — landscape 16:9, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch
 screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on. A Board is a touchscreen, and saying so is what lets people work
 the map with their hands rather than only reading it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose starts the design with the floor's availability map already placed.
 Everything about the editor, and what else can go beside the map, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstf20bmtmi8hq-lwafdks">
+      <w:hyperlink w:history="1" r:id="rId337zqcozyeqznjctvbgxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the map itself is
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2b2ilw5snodksct1biise">
+      <w:hyperlink w:history="1" r:id="rIdayu140zxjkjzrgnfusdca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking status map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add the wayfinding tiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things turn a floor map into wayfinding, and both are added on the content:</w:t>
@@ -547,51 +547,51 @@
         <w:t xml:space="preserve">
 Each floor you want directions on needs a wayfinding licence assigned to it. A
 floor without one still shows on the map and still shows what is free — it just
 will not give directions. Licences are assigned per floor, so a building can run
 wayfinding on its ground floor only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Enrol the Board in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device takes its apps from Neat Pulse rather than from an address you
 type, and the enrolment is the same for every Neat device. It is explained once,
 with the two codes it involves, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeah9wec2r9lzypobbkxz">
+      <w:hyperlink w:history="1" r:id="rId-xfuajwff5wetdzm2xgve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Neat Pad room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In short:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -1187,51 +1187,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Board that is not placed still shows the floor. It just cannot route from
 here, because there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The routes it follows are drawn on the floor itself, not on the Board — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmq5eb2omex86f_wmvv9da">
+      <w:hyperlink w:history="1" r:id="rId6m-qti7oe1ipqj_4buuwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How wayfinding finds a path</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if this
 Board shows the floor but never offers directions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1254,52 +1254,76 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">On the Board</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, tap a room on the map. It should tell you about that room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">With a phone</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, scan the wayfinding code, search for a room on another part
-of the floor, and check the route it draws starts from where you are standing.</w:t>
+        <w:t xml:space="preserve">, scan the wayfinding code. The Board's code opens a search
+rather than a route, so pick a room on another part of the floor and tap
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take me there</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; the first step should start at the Board rather than at the
+far end of the building. What the visitor sees next is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId251rwcluqeqrhit7ut4qa">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1567,84 +1591,84 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The pairing code is refused</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Read it off the Board again — a device that has restarted since is showing a different one</w:t>
+              <w:t xml:space="preserve">Read it off the Board again — a device that has restarted or lost the network since is showing a different code, or the cannot-connect message in place of one</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Board shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2wf2z11eqhmoun0xrboec">
+            <w:hyperlink w:history="1" r:id="rIdbmryop3v1jdirdnea7lzz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1669,51 +1693,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not turn the Board into a room panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A Board paired as signage
 shows content. Booking a room from it is what the content's own widgets do,
 not a panel mode. A Board that should be a room panel instead has to be
 released from this record first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sgsylginae0tk46ufeah">
+      <w:hyperlink w:history="1" r:id="rId0zi2dlfbdoa-lewkbhut2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1723,51 +1747,51 @@
         <w:t xml:space="preserve"> Those belong to Neat's meeting
 features; Offision only draws on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not manage the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Firmware and which app runs stay in Neat
 Pulse. Sensor readings are a separate connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr30-xrr63plp-pddn5g88">
+      <w:hyperlink w:history="1" r:id="rIdpr7_g4tza5fpmmdyezh-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2198,51 +2222,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsgnhjzz99dnjzirqmjdek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdr63zjkogvnrvmamxhszgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdstf20bmtmi8hq-lwafdks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rId2b2ilw5snodksct1biise" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdkeah9wec2r9lzypobbkxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdmq5eb2omex86f_wmvv9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId2wf2z11eqhmoun0xrboec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId5sgsylginae0tk46ufeah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdr30-xrr63plp-pddn5g88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8913a0785696d7e381bad0167082587a2c9fe8b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/787ae84ab69c72f2461f1a8c880474b8bb71c03e.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nb3doxriibxnunjqoj7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdezbd2tx1offc5ue7wt4zm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId337zqcozyeqznjctvbgxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdayu140zxjkjzrgnfusdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId-xfuajwff5wetdzm2xgve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId6m-qti7oe1ipqj_4buuwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId251rwcluqeqrhit7ut4qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdbmryop3v1jdirdnea7lzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId0zi2dlfbdoa-lewkbhut2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpr7_g4tza5fpmmdyezh-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8913a0785696d7e381bad0167082587a2c9fe8b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/787ae84ab69c72f2461f1a8c880474b8bb71c03e.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Neat Board as wayfinding signage</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>