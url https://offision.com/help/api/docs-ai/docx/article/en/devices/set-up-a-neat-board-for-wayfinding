--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,158 +26,196 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set up a Neat Board as wayfinding signage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Board is a wall-sized touchscreen, so it can show a whole floor at once and hand the route to somebody's phone. Enrol it through Neat Pulse, pair it as signage, and place it on the floor plan — which is where routes start from.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] A Board is a wall-sized touchscreen, so it can show a whole floor at once and hand the route to somebody's phone. Enrol it through Neat Pulse, pair it as signage, and place it on the floor plan — which is where routes start from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nb3doxriibxnunjqoj7w">
+      <w:hyperlink w:history="1" r:id="rIdla7sftjbcop9we43x1nfw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">A Neat Board is a 50 or 65-inch touchscreen on a wall or a stand. At that size a
 floor plan is readable from across a lift lobby, which is what makes it the
 screen to put where people arrive and do not yet know where they are going.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wayfinding on a Board is two halves. The screen shows the floor — which rooms
 are free, where they are — and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wayfinding QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hands the route to the
 visitor's own phone, so the directions walk with them instead of staying on the
 wall. Routes are calculated from where the Board itself stands, which is why
 placing it on the floor plan is a step here rather than an afterthought.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The floor this Board serves has a floor plan drawn, with its rooms and places on
 it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezbd2tx1offc5ue7wt4zm">
+      <w:hyperlink w:history="1" r:id="rIdria8k5gxk_vj6aq6vxueb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You are an administrator of your organisation's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose route guidance for the map family in use: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdi0tqnqmciy07x0uboovhs">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic route networks</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbx9gu6kth-eg-a4iqx1cc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 directions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Map 2.0 derives walking space from its walls and openings; Classic Route-mode editing does not repair a Map 2.0 route. Verify the starting position after switching families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What to have ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -417,63 +455,63 @@
       <w:r>
         <w:t xml:space="preserve">Answer the screen questions to match the Board — landscape 16:9, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch
 screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on. A Board is a touchscreen, and saying so is what lets people work
 the map with their hands rather than only reading it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The purpose starts the design with the floor's availability map already placed.
 Everything about the editor, and what else can go beside the map, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId337zqcozyeqznjctvbgxs">
+      <w:hyperlink w:history="1" r:id="rIdatcad8gnzsymthwu86hqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the map itself is
 covered in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayu140zxjkjzrgnfusdca">
+      <w:hyperlink w:history="1" r:id="rIdgtidqnzuik7ij5oqu70oa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking status map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add the wayfinding tiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things turn a floor map into wayfinding, and both are added on the content:</w:t>
@@ -547,51 +585,51 @@
         <w:t xml:space="preserve">
 Each floor you want directions on needs a wayfinding licence assigned to it. A
 floor without one still shows on the map and still shows what is free — it just
 will not give directions. Licences are assigned per floor, so a building can run
 wayfinding on its ground floor only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Enrol the Board in Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Neat device takes its apps from Neat Pulse rather than from an address you
 type, and the enrolment is the same for every Neat device. It is explained once,
 with the two codes it involves, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xfuajwff5wetdzm2xgve">
+      <w:hyperlink w:history="1" r:id="rIdbq2beubawerbnblw8a56y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a Neat Pad room booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In short:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -1184,64 +1222,75 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Board that is not placed still shows the floor. It just cannot route from
 here, because there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The routes it follows are drawn on the floor itself, not on the Board — see
+        <w:t xml:space="preserve">Routes use the selected floor map. For a missing route, check the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6m-qti7oe1ipqj_4buuwt">
+      <w:hyperlink w:history="1" r:id="rIdrcpulduegfknkm5hrkywv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">How wayfinding finds a path</w:t>
+          <w:t xml:space="preserve">Classic route network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> if this
-Board shows the floor but never offers directions.</w:t>
+        <w:t xml:space="preserve"> or
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0vpmpnhfai6awhvmkpeip">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 walls and openings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, according to the map family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within a few seconds the Board stops showing the code and starts showing the
 floor. Then walk the thing people will actually do:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1270,51 +1319,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">With a phone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, scan the wayfinding code. The Board's code opens a search
 rather than a route, so pick a room on another part of the floor and tap
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take me there</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; the first step should start at the Board rather than at the
 far end of the building. What the visitor sees next is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId251rwcluqeqrhit7ut4qa">
+      <w:hyperlink w:history="1" r:id="rIdsbjsd-veeltex9gx-ox_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a visitor sees after they scan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1624,51 +1673,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Board shows a room or content, and no pairing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is still claimed by an earlier record. Disconnect it there first — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbmryop3v1jdirdnea7lzz">
+            <w:hyperlink w:history="1" r:id="rIdswplu3uud6imcbrxcqihm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1693,51 +1742,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not turn the Board into a room panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A Board paired as signage
 shows content. Booking a room from it is what the content's own widgets do,
 not a panel mode. A Board that should be a room panel instead has to be
 released from this record first — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zi2dlfbdoa-lewkbhut2">
+      <w:hyperlink w:history="1" r:id="rIdqm4dxle-rdyhp_k1m8xgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1747,51 +1796,51 @@
         <w:t xml:space="preserve"> Those belong to Neat's meeting
 features; Offision only draws on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not manage the device.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Firmware and which app runs stay in Neat
 Pulse. Sensor readings are a separate connection — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpr7_g4tza5fpmmdyezh-s">
+      <w:hyperlink w:history="1" r:id="rIdqvbv41wqs6wrsiavb1u_x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2222,51 +2271,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nb3doxriibxnunjqoj7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdezbd2tx1offc5ue7wt4zm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId337zqcozyeqznjctvbgxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdayu140zxjkjzrgnfusdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId-xfuajwff5wetdzm2xgve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rId6m-qti7oe1ipqj_4buuwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId251rwcluqeqrhit7ut4qa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdbmryop3v1jdirdnea7lzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId0zi2dlfbdoa-lewkbhut2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdpr7_g4tza5fpmmdyezh-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15539b672ba32eb6e995a388d06d6fdf532f118c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c57afb41fd874c47461da3bec6e85f50c21f0322.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e439617d59125b10758746ac53e6d1214251c65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e8913a0785696d7e381bad0167082587a2c9fe8b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/787ae84ab69c72f2461f1a8c880474b8bb71c03e.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdla7sftjbcop9we43x1nfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdria8k5gxk_vj6aq6vxueb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdi0tqnqmciy07x0uboovhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdbx9gu6kth-eg-a4iqx1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdatcad8gnzsymthwu86hqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdgtidqnzuik7ij5oqu70oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdbq2beubawerbnblw8a56y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-neat-pad-room-panel/" TargetMode="External"/><Relationship Id="rIdrcpulduegfknkm5hrkywv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId0vpmpnhfai6awhvmkpeip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdsbjsd-veeltex9gx-ox_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdswplu3uud6imcbrxcqihm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdqm4dxle-rdyhp_k1m8xgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdqvbv41wqs6wrsiavb1u_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2c451cc5f6ead59fd014fd87ce3eadd77953e06.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3782890af7199c70848f56e590491ae50d7485e0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c558e46dcb301d90088e6f909a5c4f7d56fbe360.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24e7f2724846887bc0197e0a8e54f5c790a7ceaf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b04f800313dabce102653119c0c7811bb26fe4e7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a Neat Board as wayfinding signage</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>