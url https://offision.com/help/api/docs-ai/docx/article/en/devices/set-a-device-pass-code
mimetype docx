--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,98 +26,108 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The four to six digits that stand between a passer-by and a panel's own settings, where the app can be left, the screen rotated and the pairing wiped. Where it comes from, the two places it can be changed, and why the console can overwrite it but never read it.</w:t>
+        <w:t xml:space="preserve">The four to six digits that stand between a passer-by and a panel's own settings, where Offision can be restarted or closed and the panel unpaired. Where it comes from, the two places it can be changed, and why the console can overwrite it but never read it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9a1cds_vl48euyomhuxz">
+      <w:hyperlink w:history="1" r:id="rIdjm5cumkkk-uvpzsjkwtff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Behind the room a panel is showing sits the panel's own settings page, and it is
-[...3 lines deleted...]
-in front of all of that.</w:t>
+        <w:t xml:space="preserve">Behind the room a panel is showing sits the panel's own settings console, and it
+is not a booking screen. It changes the language and the display, restarts
+Offision, hands the screen back to Android and — in the last card on its
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page — wipes the pairing and sends the panel back to a registration
+code. The pass code is the only thing in front of all of that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is four to six digits, and it lives </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on the device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not on your server.
 That single fact explains everything else on this page: every panel leaves the
 factory on the same </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -185,51 +195,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The card a panel raises to itself, seconds after it is paired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is paired and showing its room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdviqleowci5cr1egpjmajx">
+      <w:hyperlink w:history="1" r:id="rIdgprojbxtujq909adsvpyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. To use the
 console route you also need an account that can manage devices, and the panel
 has to be online at the moment you change it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Change it while the panel is new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -284,213 +294,285 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do it before the panel goes up:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel still on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a wall is a panel anybody in the corridor can
-rotate, re-language or un-pair. Everything below is a way of doing this later,
+re-language, restart or unpair. Everything below is a way of doing this later,
 and later is always more work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. On the panel, afterwards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once that card is gone, the same change lives behind the pass code you are
 trying to replace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tap the panel to bring up its control bar and choose the settings button. The
-panel asks to be unlocked, then </w:t>
+panel asks to be unlocked, then opens its console over the room, on
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in the console's left-hand list
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> — the same two-step keypad as before.</w:t>
+        <w:t xml:space="preserve">, fifth in the left-hand list, carries </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change pass
+code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> group — the same two-step keypad as before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1571625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-change-pass-code" descr="The panel's own settings page. Change pass code sits above the rows it protects." title="The panel's own settings page. Change pass code sits above the rows it protects."/>
+            <wp:docPr id="1" name="panel-change-pass-code" descr="The panel's own Setting page: Change pass code, and at the foot the action cards it protects." title="The panel's own Setting page: Change pass code, and at the foot the action cards it protects."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1571625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The panel's own settings page. Change pass code sits above the rows it protects.</w:t>
+        <w:t xml:space="preserve">The panel's own Setting page: Change pass code, and at the foot the action cards it protects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The rows under it are what the pass code is for: </w:t>
+        <w:t xml:space="preserve">The cards at the foot are what the pass code is for, and each asks to be
+confirmed before it acts: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restart Offision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and last and in red </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unpair
+device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which forgets the server and the pairing and sends the panel back to
+a registration code. Panels running the installed Offision app carry two more —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reboot device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back to Android</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back to iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on an iPad), which
+closes Offision and opens the device's home screen. These used to be rows named
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restart App</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and last and
-in red </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, which forgets the server and the pairing and sends the panel
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leave Offision</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, which closes the app and
-returns the screen to its launcher.</w:t>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The round X at the console's top right closes it, as do three minutes without a
+touch, and the room underneath carries on where it was, without restarting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Three ways through the gate:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The keypad is not the only one. A user who is a player manager can tap their
 staff card on the panel instead, or an administrator can scan the QR code the
 unlock screen shows. Either opens the same console without anyone knowing the
 digits — which is what to reach for when a panel's code has been lost and the
 panel is not online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -856,202 +938,213 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may check in at the panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">User passcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a person types to
 identify themselves is a different thing entirely, set by each person on
 themselves — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn9fkv5jo63bydly85b5fi">
+      <w:hyperlink w:history="1" r:id="rIdmyonehnuq8fk6biqdo5jn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people identify with a passcode at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This code belongs to one device. Unlike the buttons, the
 skin and the identification methods, it does not come from a shared
 configuration, so changing it changes nothing else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxkvs48zyntfrkxwsvuaei">
+      <w:hyperlink w:history="1" r:id="rIdhqs0rzzxfqkrrcyrlgavd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Leaving the app on every panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leave Offision</w:t>
+        <w:t xml:space="preserve">Back to Android</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears only where the
-panel is running the installed Offision app and has a launcher to return to. A
-[...1 lines deleted...]
-absent.</w:t>
+panel is running the installed Offision app and has a home screen to return
+to. A panel showing the player in its own browser has nowhere to go, so the
+card is absent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Retiring a panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Reset</w:t>
-[...3 lines deleted...]
-end; </w:t>
+        <w:t xml:space="preserve">Unpair device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> releases the hardware from the panel's
+end, as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in the console releases the hardware while keeping
-the record. They are different actions for different situations — see
+        <w:t xml:space="preserve"> does from the console, and also wipes the
+panel's own settings. Neither deletes the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrj4f1ydkf7zjhx3hcoryd">
+      <w:hyperlink w:history="1" r:id="rIdauoep_994f44s1ymzynrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel that starts again.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Anything that clears the panel's storage — a
-factory reset, a re-pairing, a reinstalled app — puts it back on </w:t>
+        <w:t xml:space="preserve"> Anything that clears the panel's storage —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unpair device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, a factory reset, a re-pairing, a reinstalled app — puts it
+back on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1477,51 +1570,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw9a1cds_vl48euyomhuxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdviqleowci5cr1egpjmajx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdn9fkv5jo63bydly85b5fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdxkvs48zyntfrkxwsvuaei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdrj4f1ydkf7zjhx3hcoryd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7505669c07f4cc1d223a588108eec1d63dfe569.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c2c87638ceef747304304177797bf931e3e7075.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5d0b8255f9625cddb0406994b1c0fbf6b9396cc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjm5cumkkk-uvpzsjkwtff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdgprojbxtujq909adsvpyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdmyonehnuq8fk6biqdo5jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdhqs0rzzxfqkrrcyrlgavd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdauoep_994f44s1ymzynrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7505669c07f4cc1d223a588108eec1d63dfe569.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c2c87638ceef747304304177797bf931e3e7075.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec9b1f9c3076cb7affec95a59afd2a17607b81ae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the pass code that unlocks a panel's settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>