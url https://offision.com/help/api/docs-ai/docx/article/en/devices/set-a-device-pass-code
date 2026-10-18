--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjm5cumkkk-uvpzsjkwtff">
+      <w:hyperlink w:history="1" r:id="rIdz7xo3ok7hmenjfubrsxzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behind the room a panel is showing sits the panel's own settings console, and it
 is not a booking screen. It changes the language and the display, restarts
 Offision, hands the screen back to Android and — in the last card on its
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -195,51 +195,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The card a panel raises to itself, seconds after it is paired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is paired and showing its room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgprojbxtujq909adsvpyr">
+      <w:hyperlink w:history="1" r:id="rIdjlwq6q0npeeql0tcawjwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. To use the
 console route you also need an account that can manage devices, and the panel
 has to be online at the moment you change it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Change it while the panel is new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -938,85 +938,85 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may check in at the panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">User passcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a person types to
 identify themselves is a different thing entirely, set by each person on
 themselves — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyonehnuq8fk6biqdo5jn">
+      <w:hyperlink w:history="1" r:id="rIdypshd3tdfgkmuv19uhzpt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people identify with a passcode at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This code belongs to one device. Unlike the buttons, the
 skin and the identification methods, it does not come from a shared
 configuration, so changing it changes nothing else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqs0rzzxfqkrrcyrlgavd">
+      <w:hyperlink w:history="1" r:id="rId0bkfzkcw2l59zaxlgjhds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1059,51 +1059,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> releases the hardware from the panel's
 end, as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does from the console, and also wipes the
 panel's own settings. Neither deletes the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdauoep_994f44s1ymzynrm">
+      <w:hyperlink w:history="1" r:id="rId5xjzgdgjr4jkksvtku6d-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1570,51 +1570,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjm5cumkkk-uvpzsjkwtff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdgprojbxtujq909adsvpyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdmyonehnuq8fk6biqdo5jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdhqs0rzzxfqkrrcyrlgavd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdauoep_994f44s1ymzynrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7505669c07f4cc1d223a588108eec1d63dfe569.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c2c87638ceef747304304177797bf931e3e7075.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec9b1f9c3076cb7affec95a59afd2a17607b81ae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz7xo3ok7hmenjfubrsxzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdjlwq6q0npeeql0tcawjwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdypshd3tdfgkmuv19uhzpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId0bkfzkcw2l59zaxlgjhds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId5xjzgdgjr4jkksvtku6d-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb6a4a99b7be33463ecf5af447f454b8fed087b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5079edb7cbf232a3f698282168adb811fcd32f81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a0a1d67e516afa1e35ea71098b3fe4bf47f5aae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the pass code that unlocks a panel's settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>