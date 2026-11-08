--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7xo3ok7hmenjfubrsxzc">
+      <w:hyperlink w:history="1" r:id="rIdwq9g7tns4p4j0uktkwdnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/set-a-device-pass-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behind the room a panel is showing sits the panel's own settings console, and it
 is not a booking screen. It changes the language and the display, restarts
 Offision, hands the screen back to Android and — in the last card on its
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -195,51 +195,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The card a panel raises to itself, seconds after it is paired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is paired and showing its room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlwq6q0npeeql0tcawjwd">
+      <w:hyperlink w:history="1" r:id="rIdte1ytwgg93dyou0bhuuer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. To use the
 console route you also need an account that can manage devices, and the panel
 has to be online at the moment you change it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Change it while the panel is new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -938,85 +938,85 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may check in at the panel.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">User passcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a person types to
 identify themselves is a different thing entirely, set by each person on
 themselves — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypshd3tdfgkmuv19uhzpt">
+      <w:hyperlink w:history="1" r:id="rId-qnjvyq7dcojdywwdpptw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people identify with a passcode at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other panels.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This code belongs to one device. Unlike the buttons, the
 skin and the identification methods, it does not come from a shared
 configuration, so changing it changes nothing else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0bkfzkcw2l59zaxlgjhds">
+      <w:hyperlink w:history="1" r:id="rIdphvkqoj16q7e03g-g6ix4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1059,51 +1059,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> releases the hardware from the panel's
 end, as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disconnect device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does from the console, and also wipes the
 panel's own settings. Neither deletes the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xjzgdgjr4jkksvtku6d-">
+      <w:hyperlink w:history="1" r:id="rIdkta4e7hrwsxq1iqjnu-y5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1570,51 +1570,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz7xo3ok7hmenjfubrsxzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdjlwq6q0npeeql0tcawjwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdypshd3tdfgkmuv19uhzpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rId0bkfzkcw2l59zaxlgjhds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId5xjzgdgjr4jkksvtku6d-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb6a4a99b7be33463ecf5af447f454b8fed087b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5079edb7cbf232a3f698282168adb811fcd32f81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a0a1d67e516afa1e35ea71098b3fe4bf47f5aae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwq9g7tns4p4j0uktkwdnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdte1ytwgg93dyou0bhuuer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId-qnjvyq7dcojdywwdpptw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-with-a-user-passcode/" TargetMode="External"/><Relationship Id="rIdphvkqoj16q7e03g-g6ix4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdkta4e7hrwsxq1iqjnu-y5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb6a4a99b7be33463ecf5af447f454b8fed087b8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5079edb7cbf232a3f698282168adb811fcd32f81.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a0a1d67e516afa1e35ea71098b3fe4bf47f5aae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the pass code that unlocks a panel's settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>