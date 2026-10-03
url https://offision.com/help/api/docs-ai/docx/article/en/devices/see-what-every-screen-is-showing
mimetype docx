--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A wall of live screenshots, floor by floor, with the things worth worrying about badged on the tile — and a preview that takes over a screen, restarts it or makes it identify itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxehnmonmoyin_k7qlkmmh">
+      <w:hyperlink w:history="1" r:id="rIdnadcc7zhxa1lq-kjq3qcn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers a different question from the device table next to
 it: not </w:t>
@@ -719,51 +719,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> child devices affected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — something hanging off this device is
 unhappy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">None of these are emailed. The
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wg2ycpo_co7dcq-phd2f">
+      <w:hyperlink w:history="1" r:id="rIdzphrycdfakvvyfv_kgagr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offline alert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> fires on lost
 connections only, so a screen that is hot, nearly full and on a bad access point
 is a thing you find here rather than a thing that finds you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening one screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1010,80 +1010,145 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It is the quicker of the two and fixes most of
 what a screen gets stuck on; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reboot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is for when it does not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote control can be made to ask first:</w:t>
+        <w:t xml:space="preserve">Remote control asks who is there:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-A screen can be set to show a ten-second countdown before somebody takes it over,
-so a person standing at it can refuse. That is </w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote control</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is a beta preview for now. It starts by asking whether anyone
+is at the device.
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request accept on the device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> puts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow remote control?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the screen, and
+nothing happens unless somebody allows it within 15 seconds. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force remote</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+shows a 15-second countdown with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> instead, and starts if nobody refuses.
+Turning off </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ask before remote control</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, on
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdryjgl8iuzdy_kaojfushp">
+        <w:t xml:space="preserve">, on the same
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvnnh0lhjmf_lozkdq3hwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Monitoring page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> as the
-[...1 lines deleted...]
-for screens nobody does.</w:t>
+        <w:t xml:space="preserve"> as the offline
+alert, lets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force remote</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> start at once. Either way, a device on the 4.5.20
+app — an Android or iPad panel, or the Windows app — sends a live picture, not a
+string of snapshots.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the wall is empty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No screens yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r>
@@ -1535,51 +1600,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxehnmonmoyin_k7qlkmmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId-wg2ycpo_co7dcq-phd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdryjgl8iuzdy_kaojfushp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15fed3910a3ce8dc2051c4410a7442e8fa87c443.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnadcc7zhxa1lq-kjq3qcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdzphrycdfakvvyfv_kgagr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdvnnh0lhjmf_lozkdq3hwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15fed3910a3ce8dc2051c4410a7442e8fa87c443.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what every screen is showing</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>