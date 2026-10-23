--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnadcc7zhxa1lq-kjq3qcn">
+      <w:hyperlink w:history="1" r:id="rId9e-chg23k91ce00ckvc9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/see-what-every-screen-is-showing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers a different question from the device table next to
 it: not </w:t>
@@ -719,51 +719,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> child devices affected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — something hanging off this device is
 unhappy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">None of these are emailed. The
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzphrycdfakvvyfv_kgagr">
+      <w:hyperlink w:history="1" r:id="rIdpvuzc1ogo6up4wdmoavtt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offline alert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> fires on lost
 connections only, so a screen that is hot, nearly full and on a bad access point
 is a thing you find here rather than a thing that finds you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening one screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1082,51 +1082,51 @@
         <w:t xml:space="preserve">
 shows a 15-second countdown with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reject</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead, and starts if nobody refuses.
 Turning off </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ask before remote control</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the same
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnnh0lhjmf_lozkdq3hwt">
+      <w:hyperlink w:history="1" r:id="rId_rz8t-gj2hfttfpjzqlji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Monitoring page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as the offline
 alert, lets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Force remote</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> start at once. Either way, a device on the 4.5.20
 app — an Android or iPad panel, or the Windows app — sends a live picture, not a
 string of snapshots.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1600,51 +1600,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnadcc7zhxa1lq-kjq3qcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdzphrycdfakvvyfv_kgagr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdvnnh0lhjmf_lozkdq3hwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15fed3910a3ce8dc2051c4410a7442e8fa87c443.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9e-chg23k91ce00ckvc9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdpvuzc1ogo6up4wdmoavtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId_rz8t-gj2hfttfpjzqlji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/monitoring-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0669159f2873beddd563b4824c81508b961113a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f99cccb7aa89619a6f730628924363ef789b3a42.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what every screen is showing</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>