--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh9uh-kcul6n3l98iba3u">
+      <w:hyperlink w:history="1" r:id="rIdufr3cox_k0cwerqgdwndx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the one screen that does not care what kind of hardware
 something is. Panels, signage screens, e-paper tags, door controllers, lockers,
@@ -281,51 +281,51 @@
         <w:t xml:space="preserve">Last seen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is how long ago the device was answering, written as a relative time
 with the exact moment on hover. It is the column that separates "the network
 blinked" from "this has been dead since Friday".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Battery</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to devices that have one, e-paper tags especially, and shows a
 lightning mark when the device is plugged in instead. A tag that has gone quiet
 here is usually out of range rather than flat — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsing8yurmaym-d7ia9rzq">
+      <w:hyperlink w:history="1" r:id="rIdfgvoru978uv6bhva8zmaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How fast Qbic e-paper tags update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest describe the thing rather than its health: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name</w:t>
       </w:r>
@@ -872,64 +872,64 @@
         <w:t xml:space="preserve">Not everything here updates live:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Panels, screens, e-paper tags, sensors and gateways announce their own connection
 changes, and the table refreshes when they do. Doors, lockers and microphones have
 no such signal, so their rows only change when the page is reloaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where this stops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This screen tells you a device is not answering. It does not tell anybody else —
 that is the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqhfg33y2i_dapyni9crq">
+      <w:hyperlink w:history="1" r:id="rId2edtehso_ld4pdztkbgy3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offline alert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and it
 does not show you what a working screen is currently displaying, which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdju_hmvphmdewkan-jikkg">
+      <w:hyperlink w:history="1" r:id="rIdzpbazx3ci5ums54yvefiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1354,51 +1354,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhh9uh-kcul6n3l98iba3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdsing8yurmaym-d7ia9rzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rIdwqhfg33y2i_dapyni9crq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdju_hmvphmdewkan-jikkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1cbde0d96c19f0308eea81732112e3903436544.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1b5a8b5d887fa975b544e1745ce41fa14123d71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6775d958534331c491fc034859c7d6e951b85d99.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdufr3cox_k0cwerqgdwndx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdfgvoru978uv6bhva8zmaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId2edtehso_ld4pdztkbgy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzpbazx3ci5ums54yvefiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1cbde0d96c19f0308eea81732112e3903436544.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1b5a8b5d887fa975b544e1745ce41fa14123d71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6775d958534331c491fc034859c7d6e951b85d99.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See every device in one place</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>