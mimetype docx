--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,117 +26,117 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See every device in one place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">One table for panels, screens, e-paper tags, doors, lockers, microphones, gateways and sensors — filtered by where they are and whether they are answering, with the detail of any one of them beside it.</w:t>
+        <w:t xml:space="preserve">Find devices by location and connection state, inspect reported player, app and firmware versions, and monitor mapped rooms on Map 2.0 or Classic. Explains missing readings, columns, filters and device actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufr3cox_k0cwerqgdwndx">
+      <w:hyperlink w:history="1" r:id="rId51xaswcedtk-uqaxe6lt6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/see-every-device-in-one-place/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → device/monitoring (Device monitoring)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the one screen that does not care what kind of hardware
 something is. Panels, signage screens, e-paper tags, door controllers, lockers,
 microphones, gateways and sensors all arrive in the same table, described in the
 same columns, and filtered the same way.</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → device/monitoring (Device monitoring)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two halves</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The top half is where things are: a switch between </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Earth</w:t>
       </w:r>
       <w:r>
@@ -281,51 +281,51 @@
         <w:t xml:space="preserve">Last seen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is how long ago the device was answering, written as a relative time
 with the exact moment on hover. It is the column that separates "the network
 blinked" from "this has been dead since Friday".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Battery</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to devices that have one, e-paper tags especially, and shows a
 lightning mark when the device is plugged in instead. A tag that has gone quiet
 here is usually out of range rather than flat — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgvoru978uv6bhva8zmaf">
+      <w:hyperlink w:history="1" r:id="rIdxnn5wlgcjkb2lyb1hqu12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How fast Qbic e-paper tags update</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest describe the thing rather than its health: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name</w:t>
       </w:r>
@@ -872,69 +872,243 @@
         <w:t xml:space="preserve">Not everything here updates live:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Panels, screens, e-paper tags, sensors and gateways announce their own connection
 changes, and the table refreshes when they do. Doors, lockers and microphones have
 no such signal, so their rows only change when the page is reloaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where this stops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This screen tells you a device is not answering. It does not tell anybody else —
 that is the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2edtehso_ld4pdztkbgy3">
+      <w:hyperlink w:history="1" r:id="rId9dulhumigcxpphlnqbdpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offline alert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and it
 does not show you what a working screen is currently displaying, which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpbazx3ci5ums54yvefiz">
+      <w:hyperlink w:history="1" r:id="rIds4jpdlbr62x3kfcu1t2-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Screen monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check the installed software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open a paired panel or screen's row in its device list and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hardware information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shows the reported device model, operating system, Offision </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Version</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Container</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> version. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firmware</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appears only when the hardware reports it. For an Android app, the container version identifies the installed app package; it is separate from the web-player version and the device's firmware. A blank value means the device has not supplied that reading, not that an update has succeeded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-hardware-software-versions" descr="A browser-based panel reports the player and container separately." title="A browser-based panel reports the player and container separately."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A browser-based panel reports the player and container separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Monitor a Map 2.0 floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The floor view supports both Map 2.0 and Classic. With the new map enabled for the account, floors with a Map 2.0 scene use it and floors without one use Classic; editing a Classic drawing does not update a Map 2.0 scene. Assign the room resources on the map you use, then choose that floor in Device monitoring. Device type and manufacturer filters apply to the floor view as well as the table. Select a mapped room to narrow the device list to it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the floor or room is missing, check the selected map family and resource assignments before treating it as a disconnected device. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqgolni-swkm2yul0rjisz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Where the map appears</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdn42pu5vsfuku4_3ycyrh2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assign resources on Map 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -1354,51 +1528,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdufr3cox_k0cwerqgdwndx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdfgvoru978uv6bhva8zmaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId2edtehso_ld4pdztkbgy3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdzpbazx3ci5ums54yvefiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1cbde0d96c19f0308eea81732112e3903436544.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1b5a8b5d887fa975b544e1745ce41fa14123d71.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6775d958534331c491fc034859c7d6e951b85d99.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId51xaswcedtk-uqaxe6lt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdxnn5wlgcjkb2lyb1hqu12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-fast-e-paper-tags-update/" TargetMode="External"/><Relationship Id="rId9dulhumigcxpphlnqbdpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/know-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIds4jpdlbr62x3kfcu1t2-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdqgolni-swkm2yul0rjisz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdn42pu5vsfuku4_3ycyrh2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82645e949c6d2d6ebee6eded02ebf4370052c0f3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/713817775cba9d770c15046ce055cf2e8a00cf7e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d061e264e94041bc4e356391601490a5aec73777.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00a67ae5c27065f021edbc482587bcfddeea9272.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See every device in one place</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>