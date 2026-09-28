--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwsavlmqeg4bw_gry0nurj">
+      <w:hyperlink w:history="1" r:id="rIdn2bc_7vw_pvkvyrdfojwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only" descr="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button." title="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the screen genuinely not a touchscreen?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel whose glass works, mounted where people can reach it, is better served by
 turning individual buttons off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-4vab_i7vumf9vtbv4ku">
+      <w:hyperlink w:history="1" r:id="rIdplr5c4zox6nt5bogvrjrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This
 page is for a screen that cannot be touched, or must not be.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides whether a booking panel is something people operate
@@ -226,51 +226,51 @@
       <w:r>
         <w:t xml:space="preserve">1. Give these panels a configuration of their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The switch is a setting of a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not of a panel, so it lands on
 every panel that configuration drives. If your non-touch screens are sharing a
 configuration with ordinary panels, build them a second one first and move them
 onto it — both halves are one dialog, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzawcno4iw9zglo45-aspp">
+      <w:hyperlink w:history="1" r:id="rIdzi2hr2ym63ef3ab23kedl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving raises </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This change will effect the following devices</w:t>
       </w:r>
@@ -424,51 +424,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR Code for booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one of the settings the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design cannot
 draw — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjb8gfq2upna0f_rruibf5">
+      <w:hyperlink w:history="1" r:id="rIdi9wcnfai5pwcygrjlhijl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Center plus
 display-only is a panel with no way into the room at all, which is a reasonable
 thing to want for a screen nobody should book from, and a trap for one people
 still have to use. Pick </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if the code has to be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -486,100 +486,100 @@
       <w:r>
         <w:t xml:space="preserve">Back on the group menu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is its first cell — not a drill-in,
 the switch itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1781175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-display-only-switch" descr="The group menu with the switch off. Use a booking, Book from the panel and Door &amp;amp; extras step back behind it." title="The group menu with the switch off. Use a booking, Book from the panel and Door &amp;amp; extras step back behind it."/>
+            <wp:docPr id="1" name="panel-display-only-switch" descr="The group menu with the switch off. Use a booking, Book from the panel and Door &amp; extras step back behind it." title="The group menu with the switch off. Use a booking, Book from the panel and Door &amp; extras step back behind it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1781175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The group menu with the switch off. Use a booking, Book from the panel and Door &amp;amp; extras step back behind it.</w:t>
+        <w:t xml:space="preserve">The group menu with the switch off. Use a booking, Book from the panel and Door &amp; extras step back behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three groups dim the moment it goes off — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the
@@ -592,52 +592,52 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Door &amp; extras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They are not broken, and they still open; there is
 simply nothing left for them to put on the screen, so each one holds the same
 line telling you which switch to turn back on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it at the panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Save, then look at a panel on that configuration — it picks the change up on its
-next refresh rather than instantly. The screen should still be coloured by the
+        <w:t xml:space="preserve">Save, then look at a panel on that configuration — it redraws itself within
+about a second. The screen should still be coloured by the
 room's state, still carry the schedule column, and have no buttons anywhere on
 it. Scan the code with a phone and confirm it opens that room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only-screen" descr="A free room on a display-only panel. Status, schedule, code — and nothing to press." title="A free room on a display-only panel. Status, schedule, code — and nothing to press."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -669,51 +669,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A free room on a display-only panel. Status, schedule, code — and nothing to press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the buttons are still there after a minute, the panel is almost certainly on a
 different configuration from the one you edited — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeb5trnmaddkv1ovxmt8h-">
+      <w:hyperlink w:history="1" r:id="rIdr-agchszdkkiqu0ow3sno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The panel has no buttons on it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which covers that
 from the other direction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What goes with the buttons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -825,51 +825,51 @@
 where no default is set. Settle both before the screen goes up; nobody can
 change it at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The control bar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the corner — which is the way into the panel's own
 settings from the panel. Once it is gone, reaching a panel means
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnruqxq1gpxnz9-ec6brst">
+      <w:hyperlink w:history="1" r:id="rIdjyvbcdas6q9ivgjdrq6vs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">remote-controlling it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> from the console.
 Set that up, or know the pass code, before you hang a screen you cannot get
 into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -980,125 +980,125 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, along
 with the dock underneath them. Its corner QR is unaffected: it is passive, and
 stays exactly where it was.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two switches are independent. One configuration can drive an interactive
 panel by the door and a display-only screen inside the room, or the reverse — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8vjx43xxkxd_kglqfapl">
+      <w:hyperlink w:history="1" r:id="rIdp28hs7fuylnm1gw0c2le-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the screen is on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Display-only is not sleep. A panel that should
 switch its backlight off out of hours is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbawmp5nn8nja5ddrkpi2c">
+      <w:hyperlink w:history="1" r:id="rIdwlmoge0ws555cneayge4f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the panel shows while idle.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The screen-saver playlist runs on a
 display-only panel exactly as on any other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtifrilw23ph1fof2ibxrc">
+      <w:hyperlink w:history="1" r:id="rIdqpb1xqlult39k4bnj2wqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play your company video on idle room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1109,84 +1109,84 @@
 People book it from the user app, their calendar, or by scanning the code; the
 panel simply stops being one of the ways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A booking on a display-only panel still has to be checked in
 wherever its policy says, and the panel is no longer one of the places — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsemiu1l_lqgpa_qimx1xv">
+      <w:hyperlink w:history="1" r:id="rId6gg8pj_lpnn65usy13emp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The status colours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They are unchanged, and mean exactly what they mean on
 any other panel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjsw_lns8rhfthxrfpcg1">
+      <w:hyperlink w:history="1" r:id="rIdd8kric4iz42n_rywakhes">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1611,51 +1611,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwsavlmqeg4bw_gry0nurj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdx-4vab_i7vumf9vtbv4ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdzawcno4iw9zglo45-aspp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdjb8gfq2upna0f_rruibf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdeb5trnmaddkv1ovxmt8h-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdnruqxq1gpxnz9-ec6brst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdz8vjx43xxkxd_kglqfapl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdbawmp5nn8nja5ddrkpi2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdtifrilw23ph1fof2ibxrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdsemiu1l_lqgpa_qimx1xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmjsw_lns8rhfthxrfpcg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b337aa1918b1b14b889e7adcfc56cc17438b542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2bc_7vw_pvkvyrdfojwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdplr5c4zox6nt5bogvrjrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdzi2hr2ym63ef3ab23kedl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdi9wcnfai5pwcygrjlhijl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdr-agchszdkkiqu0ow3sno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjyvbcdas6q9ivgjdrq6vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdp28hs7fuylnm1gw0c2le-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdwlmoge0ws555cneayge4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdqpb1xqlult39k4bnj2wqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId6gg8pj_lpnn65usy13emp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdd8kric4iz42n_rywakhes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b337aa1918b1b14b889e7adcfc56cc17438b542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run a panel as a display-only screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>