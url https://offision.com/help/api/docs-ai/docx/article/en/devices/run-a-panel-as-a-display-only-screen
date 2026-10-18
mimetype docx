--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2bc_7vw_pvkvyrdfojwt">
+      <w:hyperlink w:history="1" r:id="rIdfe6fe55uokos8b7acvmkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only" descr="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button." title="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the screen genuinely not a touchscreen?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel whose glass works, mounted where people can reach it, is better served by
 turning individual buttons off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplr5c4zox6nt5bogvrjrc">
+      <w:hyperlink w:history="1" r:id="rId5seonm6t_epqfm1qmrq4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This
 page is for a screen that cannot be touched, or must not be.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides whether a booking panel is something people operate
@@ -226,51 +226,51 @@
       <w:r>
         <w:t xml:space="preserve">1. Give these panels a configuration of their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The switch is a setting of a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not of a panel, so it lands on
 every panel that configuration drives. If your non-touch screens are sharing a
 configuration with ordinary panels, build them a second one first and move them
 onto it — both halves are one dialog, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzi2hr2ym63ef3ab23kedl">
+      <w:hyperlink w:history="1" r:id="rIdcygdgpolnaqw759atdmfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving raises </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This change will effect the following devices</w:t>
       </w:r>
@@ -424,51 +424,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR Code for booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one of the settings the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design cannot
 draw — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi9wcnfai5pwcygrjlhijl">
+      <w:hyperlink w:history="1" r:id="rIdnpm8gg1d0k-mpz4sw-hic">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Center plus
 display-only is a panel with no way into the room at all, which is a reasonable
 thing to want for a screen nobody should book from, and a trap for one people
 still have to use. Pick </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if the code has to be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -669,51 +669,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A free room on a display-only panel. Status, schedule, code — and nothing to press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the buttons are still there after a minute, the panel is almost certainly on a
 different configuration from the one you edited — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-agchszdkkiqu0ow3sno">
+      <w:hyperlink w:history="1" r:id="rIdcncyw9xpbfpsxsnefodau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The panel has no buttons on it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which covers that
 from the other direction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What goes with the buttons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -825,51 +825,51 @@
 where no default is set. Settle both before the screen goes up; nobody can
 change it at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The control bar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the corner — which is the way into the panel's own
 settings from the panel. Once it is gone, reaching a panel means
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyvbcdas6q9ivgjdrq6vs">
+      <w:hyperlink w:history="1" r:id="rIdoqmksogxrluvof1csjfzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">remote-controlling it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> from the console.
 Set that up, or know the pass code, before you hang a screen you cannot get
 into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -980,125 +980,125 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, along
 with the dock underneath them. Its corner QR is unaffected: it is passive, and
 stays exactly where it was.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two switches are independent. One configuration can drive an interactive
 panel by the door and a display-only screen inside the room, or the reverse — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp28hs7fuylnm1gw0c2le-">
+      <w:hyperlink w:history="1" r:id="rIdrfqu5pyugigvxqniev31d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the screen is on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Display-only is not sleep. A panel that should
 switch its backlight off out of hours is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwlmoge0ws555cneayge4f">
+      <w:hyperlink w:history="1" r:id="rIdfdnyv2jc-em0dstkrgely">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the panel shows while idle.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The screen-saver playlist runs on a
 display-only panel exactly as on any other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpb1xqlult39k4bnj2wqe">
+      <w:hyperlink w:history="1" r:id="rIdy4-hjndu5xxpo3wninwsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play your company video on idle room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1109,84 +1109,84 @@
 People book it from the user app, their calendar, or by scanning the code; the
 panel simply stops being one of the ways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A booking on a display-only panel still has to be checked in
 wherever its policy says, and the panel is no longer one of the places — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6gg8pj_lpnn65usy13emp">
+      <w:hyperlink w:history="1" r:id="rIdnbxytftklh89kptloc6t4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The status colours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They are unchanged, and mean exactly what they mean on
 any other panel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8kric4iz42n_rywakhes">
+      <w:hyperlink w:history="1" r:id="rIdzty9w9hvfkq-j7tcwyesu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1611,51 +1611,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2bc_7vw_pvkvyrdfojwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdplr5c4zox6nt5bogvrjrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdzi2hr2ym63ef3ab23kedl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdi9wcnfai5pwcygrjlhijl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdr-agchszdkkiqu0ow3sno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdjyvbcdas6q9ivgjdrq6vs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdp28hs7fuylnm1gw0c2le-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdwlmoge0ws555cneayge4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdqpb1xqlult39k4bnj2wqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rId6gg8pj_lpnn65usy13emp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdd8kric4iz42n_rywakhes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b337aa1918b1b14b889e7adcfc56cc17438b542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73c031fb391f074324a64e99c3f2ee0411ddcc16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fe88ed3ff9c6da70d20f24d6262ff52a8c88c1a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfe6fe55uokos8b7acvmkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId5seonm6t_epqfm1qmrq4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdcygdgpolnaqw759atdmfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnpm8gg1d0k-mpz4sw-hic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdcncyw9xpbfpsxsnefodau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdoqmksogxrluvof1csjfzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdrfqu5pyugigvxqniev31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdfdnyv2jc-em0dstkrgely" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdy4-hjndu5xxpo3wninwsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdnbxytftklh89kptloc6t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzty9w9hvfkq-j7tcwyesu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94dda937c38920bd4da34c08919f705205937de9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run a panel as a display-only screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>