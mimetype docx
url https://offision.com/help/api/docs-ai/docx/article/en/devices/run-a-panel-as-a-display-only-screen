--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfe6fe55uokos8b7acvmkc">
+      <w:hyperlink w:history="1" r:id="rId7q71n2pq637nyagolbels">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-display-only" descr="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button." title="A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A non-touch panel is a sign. The room, its state, the day's schedule and a code to scan — and nothing on it is a button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is the screen genuinely not a touchscreen?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A panel whose glass works, mounted where people can reach it, is better served by
 turning individual buttons off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5seonm6t_epqfm1qmrq4o">
+      <w:hyperlink w:history="1" r:id="rIdfezzooxj3kbg64vdq3ocp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every switch that puts a button on the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This
 page is for a screen that cannot be touched, or must not be.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides whether a booking panel is something people operate
@@ -226,51 +226,51 @@
       <w:r>
         <w:t xml:space="preserve">1. Give these panels a configuration of their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The switch is a setting of a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">configuration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not of a panel, so it lands on
 every panel that configuration drives. If your non-touch screens are sharing a
 configuration with ordinary panels, build them a second one first and move them
 onto it — both halves are one dialog, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcygdgpolnaqw759atdmfc">
+      <w:hyperlink w:history="1" r:id="rIdqzhnu4mlbatsjsbj4ff7j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Saving raises </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This change will effect the following devices</w:t>
       </w:r>
@@ -424,51 +424,51 @@
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR Code for booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is one of the settings the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design cannot
 draw — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpm8gg1d0k-mpz4sw-hic">
+      <w:hyperlink w:history="1" r:id="rIdy4bqkhpua8tov0ticjtvd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Center plus
 display-only is a panel with no way into the room at all, which is a reasonable
 thing to want for a screen nobody should book from, and a trap for one people
 still have to use. Pick </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if the code has to be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -669,51 +669,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A free room on a display-only panel. Status, schedule, code — and nothing to press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the buttons are still there after a minute, the panel is almost certainly on a
 different configuration from the one you edited — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcncyw9xpbfpsxsnefodau">
+      <w:hyperlink w:history="1" r:id="rIdvlekrim9pjkdk15h-q_qo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The panel has no buttons on it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which covers that
 from the other direction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What goes with the buttons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -825,51 +825,51 @@
 where no default is set. Settle both before the screen goes up; nobody can
 change it at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The control bar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the corner — which is the way into the panel's own
 settings from the panel. Once it is gone, reaching a panel means
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqmksogxrluvof1csjfzt">
+      <w:hyperlink w:history="1" r:id="rId8l5cjc8qzfi8tflveq8hs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">remote-controlling it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> from the console.
 Set that up, or know the pass code, before you hang a screen you cannot get
 into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -980,125 +980,125 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take attendance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, along
 with the dock underneath them. Its corner QR is unaffected: it is passive, and
 stays exactly where it was.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two switches are independent. One configuration can drive an interactive
 panel by the door and a display-only screen inside the room, or the reverse — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfqu5pyugigvxqniev31d">
+      <w:hyperlink w:history="1" r:id="rIdjut3on3ns2xkb2qlm0_pi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the screen is on.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Display-only is not sleep. A panel that should
 switch its backlight off out of hours is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdnyv2jc-em0dstkrgely">
+      <w:hyperlink w:history="1" r:id="rIdotnoodqqod2kur910j1rw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the panel shows while idle.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The screen-saver playlist runs on a
 display-only panel exactly as on any other — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4-hjndu5xxpo3wninwsj">
+      <w:hyperlink w:history="1" r:id="rId__4xa5s0cjmapyg7rm4yd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play your company video on idle room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1109,84 +1109,84 @@
 People book it from the user app, their calendar, or by scanning the code; the
 panel simply stops being one of the ways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A booking on a display-only panel still has to be checked in
 wherever its policy says, and the panel is no longer one of the places — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbxytftklh89kptloc6t4">
+      <w:hyperlink w:history="1" r:id="rIdhf_ldgjpfpbjaa5a23tzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The status colours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> They are unchanged, and mean exactly what they mean on
 any other panel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzty9w9hvfkq-j7tcwyesu">
+      <w:hyperlink w:history="1" r:id="rIdh_u8zvlgbduhggaqs-qyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the panel's colours mean</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1611,51 +1611,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfe6fe55uokos8b7acvmkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId5seonm6t_epqfm1qmrq4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdcygdgpolnaqw759atdmfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdnpm8gg1d0k-mpz4sw-hic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdcncyw9xpbfpsxsnefodau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rIdoqmksogxrluvof1csjfzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdrfqu5pyugigvxqniev31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdfdnyv2jc-em0dstkrgely" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rIdy4-hjndu5xxpo3wninwsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdnbxytftklh89kptloc6t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdzty9w9hvfkq-j7tcwyesu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94dda937c38920bd4da34c08919f705205937de9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7q71n2pq637nyagolbels" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdfezzooxj3kbg64vdq3ocp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdqzhnu4mlbatsjsbj4ff7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdy4bqkhpua8tov0ticjtvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvlekrim9pjkdk15h-q_qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-panel-has-no-buttons/" TargetMode="External"/><Relationship Id="rId8l5cjc8qzfi8tflveq8hs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdjut3on3ns2xkb2qlm0_pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdotnoodqqod2kur910j1rw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId__4xa5s0cjmapyg7rm4yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdhf_ldgjpfpbjaa5a23tzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdh_u8zvlgbduhggaqs-qyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-panel-colours-mean/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94dda937c38920bd4da34c08919f705205937de9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f87f4c539357abdcd6eac98b9f575671c3a0846d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/651c74dc00682e805ea085a6cc2ca251df455b31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Run a panel as a display-only screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>