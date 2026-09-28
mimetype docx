--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A panel already showing signage, a lobby board or a kiosk cannot be added as a booking panel on top of that. What an edit still covers, what has to be released first, and what the old record goes on holding until it is deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnetcqztsgjxwpshp2pde">
+      <w:hyperlink w:history="1" r:id="rId147v407fm36r5ilpzdbue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The hardware and the job it does are two different things here. The screen on
 the wall is one device; the row in the console is a record, and that record was
 created to do one job — show a room, play a board, greet a visitor. A panel can
 be claimed by one record at a time, and the job was settled by the wizard that
 claimed it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -253,51 +253,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. Adding a panel means typing the six characters it is showing into a wizard,
 and a claimed panel is not showing them — it is showing its room, or its board.
 Release it and the code comes back, usually within a few seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Or was it running somebody else's software?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A screen that has been a Teams or Zoom scheduling panel is a different question,
 and the answer is settled before any of this: it has to be a model Offision
 supports and it has to be able to run the Offision app. Check it against
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvyjwdl-tzfwebuvjhca5">
+      <w:hyperlink w:history="1" r:id="rIdafj3njisgcqjeh-tnduna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The rest of this page is about hardware already added to Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What an edit already covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -344,90 +344,140 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel, or meeting assistant.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Both are the same room panel
 wearing a different design, so this is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0o8jaq1xdoro67j1xxkc3">
+      <w:hyperlink w:history="1" r:id="rIdmkhhxbb4yl7kizhsixm61">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dialog also carries a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tile, and on an
 existing panel it is the one choice there that does nothing: what makes a panel
 a desk panel is the desk it was paired to, not the design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replacing a dead panel is the other way round:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+This page moves working hardware to a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">different</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> record. Swapping a failed
+panel puts new hardware on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">same</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> record, which keeps the room, the design
+and the alerting — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdymp-vhq3mv-vrgzht04ny">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Replace a panel that has failed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What has to be released</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else, because it means a different record:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -563,96 +613,117 @@
 six-character code. The record stays where it was, now with no hardware on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An offline panel never hears it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The release is sent to the panel as it happens and is not queued, so a panel
 that is off or off the network keeps showing its cached screen. Do it at the
 panel instead: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Unpair device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (formerly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, at the foot of the panel's own settings, which is
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdvlrte_g4nizn83hsixbvc">
+        <w:t xml:space="preserve">), the last card at the foot
+of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the panel's own console, which is behind
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIde2welbytu6r-da6eutre2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the device pass code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Pair it where it is going</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From here it is an ordinary first pairing. Go to the list this panel is joining,
 choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, answer the wizard, and type the six characters at the end of it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehvmunnwusl2b6vgjol-d">
+      <w:hyperlink w:history="1" r:id="rId5gupzsa-leucxox_1djuh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the
 booking-panel wizard, and the signage wizard asks for the content instead of the
 room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the code off the panel now rather than reusing one noted before the
 release. The panel has restarted since, and a restarted panel shows a different
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -757,69 +828,69 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not touch the panel's own settings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Released from the console, a
 panel keeps its language, its scale and the pass code it was given. Released
 by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Reset</w:t>
+        <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel, it keeps none of them — that route clears the
 device's storage, so the pass code is back on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and worth setting again
 the moment it pairs. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwepevbdu93z46w5ryx4j">
+      <w:hyperlink w:history="1" r:id="rIddfhmbvzae6ak8lfxysof9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1244,51 +1315,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqnetcqztsgjxwpshp2pde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdvvyjwdl-tzfwebuvjhca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId0o8jaq1xdoro67j1xxkc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdvlrte_g4nizn83hsixbvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdehvmunnwusl2b6vgjol-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIdgwepevbdu93z46w5ryx4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de7abc7d312be27fa34835a5169ffb2a92437475.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec3d463822bc8d61dc131216a58096235f547bb0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147v407fm36r5ilpzdbue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdafj3njisgcqjeh-tnduna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmkhhxbb4yl7kizhsixm61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdymp-vhq3mv-vrgzht04ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIde2welbytu6r-da6eutre2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId5gupzsa-leucxox_1djuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddfhmbvzae6ak8lfxysof9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de7abc7d312be27fa34835a5169ffb2a92437475.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece1a9c83fa3d2f0648f3013d41cc37b2f46f30a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reuse a panel that was set up for something else</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>