--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId147v407fm36r5ilpzdbue">
+      <w:hyperlink w:history="1" r:id="rIdpiydo2b1f-jbouogn3s66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The hardware and the job it does are two different things here. The screen on
 the wall is one device; the row in the console is a record, and that record was
 created to do one job — show a room, play a board, greet a visitor. A panel can
 be claimed by one record at a time, and the job was settled by the wizard that
 claimed it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -253,51 +253,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. Adding a panel means typing the six characters it is showing into a wizard,
 and a claimed panel is not showing them — it is showing its room, or its board.
 Release it and the code comes back, usually within a few seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Or was it running somebody else's software?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A screen that has been a Teams or Zoom scheduling panel is a different question,
 and the answer is settled before any of this: it has to be a model Offision
 supports and it has to be able to run the Offision app. Check it against
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafj3njisgcqjeh-tnduna">
+      <w:hyperlink w:history="1" r:id="rIdljk0ub8vtomlhg3dv5hln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The rest of this page is about hardware already added to Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What an edit already covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -344,51 +344,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel, or meeting assistant.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Both are the same room panel
 wearing a different design, so this is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmkhhxbb4yl7kizhsixm61">
+      <w:hyperlink w:history="1" r:id="rIdccw8mulrlxsaclwbxxnj8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
@@ -424,51 +424,51 @@
 This page moves working hardware to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">different</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> record. Swapping a failed
 panel puts new hardware on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">same</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> record, which keeps the room, the design
 and the alerting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymp-vhq3mv-vrgzht04ny">
+      <w:hyperlink w:history="1" r:id="rIdrdun_f1oftgvmm8b1ef3i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What has to be released</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else, because it means a different record:</w:t>
@@ -640,90 +640,90 @@
       <w:r>
         <w:t xml:space="preserve"> (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), the last card at the foot
 of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the panel's own console, which is behind
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2welbytu6r-da6eutre2">
+      <w:hyperlink w:history="1" r:id="rIdhtf7z6vvpvq4uilr90b01">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the device pass code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Pair it where it is going</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From here it is an ordinary first pairing. Go to the list this panel is joining,
 choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, answer the wizard, and type the six characters at the end of it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gupzsa-leucxox_1djuh">
+      <w:hyperlink w:history="1" r:id="rIdgey4gcctx5pspbd-ukm-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the
 booking-panel wizard, and the signage wizard asks for the content instead of the
 room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the code off the panel now rather than reusing one noted before the
 release. The panel has restarted since, and a restarted panel shows a different
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,51 +846,51 @@
 by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel, it keeps none of them — that route clears the
 device's storage, so the pass code is back on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and worth setting again
 the moment it pairs. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfhmbvzae6ak8lfxysof9">
+      <w:hyperlink w:history="1" r:id="rId9yfuegyjanw9xhxcpmsen">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1315,51 +1315,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147v407fm36r5ilpzdbue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdafj3njisgcqjeh-tnduna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdmkhhxbb4yl7kizhsixm61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdymp-vhq3mv-vrgzht04ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIde2welbytu6r-da6eutre2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId5gupzsa-leucxox_1djuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rIddfhmbvzae6ak8lfxysof9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de7abc7d312be27fa34835a5169ffb2a92437475.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece1a9c83fa3d2f0648f3013d41cc37b2f46f30a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpiydo2b1f-jbouogn3s66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdljk0ub8vtomlhg3dv5hln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdccw8mulrlxsaclwbxxnj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrdun_f1oftgvmm8b1ef3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdhtf7z6vvpvq4uilr90b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdgey4gcctx5pspbd-ukm-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId9yfuegyjanw9xhxcpmsen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83298c206de92960c41fb8b0574a06e82d9d7e7b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reuse a panel that was set up for something else</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>