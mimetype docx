--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpiydo2b1f-jbouogn3s66">
+      <w:hyperlink w:history="1" r:id="rId7mwctuh13wtmgbkveyc0u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The hardware and the job it does are two different things here. The screen on
 the wall is one device; the row in the console is a record, and that record was
 created to do one job — show a room, play a board, greet a visitor. A panel can
 be claimed by one record at a time, and the job was settled by the wizard that
 claimed it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -253,51 +253,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. Adding a panel means typing the six characters it is showing into a wizard,
 and a claimed panel is not showing them — it is showing its room, or its board.
 Release it and the code comes back, usually within a few seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Or was it running somebody else's software?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A screen that has been a Teams or Zoom scheduling panel is a different question,
 and the answer is settled before any of this: it has to be a model Offision
 supports and it has to be able to run the Offision app. Check it against
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljk0ub8vtomlhg3dv5hln">
+      <w:hyperlink w:history="1" r:id="rIdbr0in3s8tla8szb_4qu0r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The rest of this page is about hardware already added to Offision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What an edit already covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -344,51 +344,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel, or meeting assistant.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Both are the same room panel
 wearing a different design, so this is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on the record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccw8mulrlxsaclwbxxnj8">
+      <w:hyperlink w:history="1" r:id="rIdhmr-wrcpvh-adly63lzey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel, inside the room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
       </w:r>
@@ -424,51 +424,51 @@
 This page moves working hardware to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">different</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> record. Swapping a failed
 panel puts new hardware on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">same</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> record, which keeps the room, the design
 and the alerting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdun_f1oftgvmm8b1ef3i">
+      <w:hyperlink w:history="1" r:id="rIdrtqoobs3x70u-rlxyoghv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What has to be released</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else, because it means a different record:</w:t>
@@ -640,90 +640,90 @@
       <w:r>
         <w:t xml:space="preserve"> (formerly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reset</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), the last card at the foot
 of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the panel's own console, which is behind
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtf7z6vvpvq4uilr90b01">
+      <w:hyperlink w:history="1" r:id="rIdsrhkqwjo0gghkag_64gx9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the device pass code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Pair it where it is going</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From here it is an ordinary first pairing. Go to the list this panel is joining,
 choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, answer the wizard, and type the six characters at the end of it —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgey4gcctx5pspbd-ukm-o">
+      <w:hyperlink w:history="1" r:id="rIdwd2yyi9gpuyyvtltzkycs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a booking panel to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks the
 booking-panel wizard, and the signage wizard asks for the content instead of the
 room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the code off the panel now rather than reusing one noted before the
 release. The panel has restarted since, and a restarted panel shows a different
 one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,51 +846,51 @@
 by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unpair device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the panel, it keeps none of them — that route clears the
 device's storage, so the pass code is back on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and worth setting again
 the moment it pairs. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9yfuegyjanw9xhxcpmsen">
+      <w:hyperlink w:history="1" r:id="rId1pauxhodt_aekgxhmwus3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1315,51 +1315,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpiydo2b1f-jbouogn3s66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdljk0ub8vtomlhg3dv5hln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdccw8mulrlxsaclwbxxnj8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrdun_f1oftgvmm8b1ef3i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdhtf7z6vvpvq4uilr90b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdgey4gcctx5pspbd-ukm-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId9yfuegyjanw9xhxcpmsen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83298c206de92960c41fb8b0574a06e82d9d7e7b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7mwctuh13wtmgbkveyc0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rIdbr0in3s8tla8szb_4qu0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdhmr-wrcpvh-adly63lzey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdrtqoobs3x70u-rlxyoghv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdsrhkqwjo0gghkag_64gx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdwd2yyi9gpuyyvtltzkycs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-booking-panel/" TargetMode="External"/><Relationship Id="rId1pauxhodt_aekgxhmwus3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83298c206de92960c41fb8b0574a06e82d9d7e7b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reuse a panel that was set up for something else</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>