--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduugz1cnsobwiz783k6dzb">
+      <w:hyperlink w:history="1" r:id="rIddfwwlqkzxlobinfrog-di">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel that has died takes nothing with it. The room it showed, the design it
 wore, the configuration it followed and the licence it holds all belong to its
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -669,93 +669,93 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the row should read online within a minute, and the
 panel should come up already showing the right room — nothing needs choosing
 again, because none of it was ever on the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then prove it rather than trusting the row: book the room and watch the panel
 change while you are standing at it. If people check in with a card here, tap one
 too — a replacement is the likeliest moment for a reader to have been ordered in
 the wrong variant. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgpz7-waxvoenyps52vqs">
+      <w:hyperlink w:history="1" r:id="rIdbe0r17m3ocwsuyv6i-ufc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why not just add a new record</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Because the alerting goes quiet on both halves. A record with no hardware on it
 is not monitored at all — it is not watched for going offline, and it does not
 appear in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which lists paired devices only. So a fresh
 record for the replacement is invisible from the moment it is made, while the old
 record carries on being watched and mailing people about a panel that is in a
 drawer. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-8bqe1eymbwi2ptt7nkq">
+      <w:hyperlink w:history="1" r:id="rIdlsrjszunwwnzqvelevbum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">No offline email arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It also needs a device licence of its own while the old record still holds one,
 and it leaves the history, the placement and the settings of that position split
 across two rows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -805,51 +805,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not carry the panel's own settings across.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Language, scale and the
 pass code live on the device, not the record, so a new panel arrives on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Set it before the panel goes up —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkn1aktg7zx_rvcic30hyc">
+      <w:hyperlink w:history="1" r:id="rId3rhlwgmpwg0zyn4ovt_yj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -892,51 +892,51 @@
         <w:t xml:space="preserve"> — so delete the old row only if that position is going
 away, never as part of a swap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not how a working panel moves to another job.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a different
 record, and a different page —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljqfw1haooowsdc4kxhz9">
+      <w:hyperlink w:history="1" r:id="rIdife-hkomqfziv_vgvc7ly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1361,51 +1361,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduugz1cnsobwiz783k6dzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdrgpz7-waxvoenyps52vqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdb-8bqe1eymbwi2ptt7nkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdkn1aktg7zx_rvcic30hyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdljqfw1haooowsdc4kxhz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec3d463822bc8d61dc131216a58096235f547bb0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe701efd70d09f257b822a0713564b8a7c7c1aeb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ad037195f10b7753386c59c48fa0a8367a6fc1c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2d9f983ff8c3fdbdb4a06be6204f6ed8b9ee3e6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddfwwlqkzxlobinfrog-di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdbe0r17m3ocwsuyv6i-ufc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdlsrjszunwwnzqvelevbum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId3rhlwgmpwg0zyn4ovt_yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdife-hkomqfziv_vgvc7ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c583ceeb0c81ca3ead9288c9c33bdc3f0ad58a5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bed196e0b12221debd054253daa4391df604e2d7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0f173c6cdfdf20588bab07208490d5d674f60a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Replace a panel that has failed</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>