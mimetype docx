--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfwwlqkzxlobinfrog-di">
+      <w:hyperlink w:history="1" r:id="rIdmipeitnkthpuw1spprtqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/replace-a-failed-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A panel that has died takes nothing with it. The room it showed, the design it
 wore, the configuration it followed and the licence it holds all belong to its
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -669,93 +669,93 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the row should read online within a minute, and the
 panel should come up already showing the right room — nothing needs choosing
 again, because none of it was ever on the hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then prove it rather than trusting the row: book the room and watch the panel
 change while you are standing at it. If people check in with a card here, tap one
 too — a replacement is the likeliest moment for a reader to have been ordered in
 the wrong variant. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe0r17m3ocwsuyv6i-ufc">
+      <w:hyperlink w:history="1" r:id="rIdm7hvv1dia1ifdi6p9-bku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why not just add a new record</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Because the alerting goes quiet on both halves. A record with no hardware on it
 is not monitored at all — it is not watched for going offline, and it does not
 appear in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Device monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which lists paired devices only. So a fresh
 record for the replacement is invisible from the moment it is made, while the old
 record carries on being watched and mailing people about a panel that is in a
 drawer. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsrjszunwwnzqvelevbum">
+      <w:hyperlink w:history="1" r:id="rIdpypy5ftomujkgx_o1n2cr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">No offline email arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It also needs a device licence of its own while the old record still holds one,
 and it leaves the history, the placement and the settings of that position split
 across two rows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -805,51 +805,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not carry the panel's own settings across.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Language, scale and the
 pass code live on the device, not the record, so a new panel arrives on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Set it before the panel goes up —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3rhlwgmpwg0zyn4ovt_yj">
+      <w:hyperlink w:history="1" r:id="rIdl61gzklopmw2exyebcrtu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the pass code that unlocks a panel's settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -892,51 +892,51 @@
         <w:t xml:space="preserve"> — so delete the old row only if that position is going
 away, never as part of a swap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not how a working panel moves to another job.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a different
 record, and a different page —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdife-hkomqfziv_vgvc7ly">
+      <w:hyperlink w:history="1" r:id="rIdlvmh8qnf_ez6csq0exkpn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reuse a panel that was set up for something else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1361,51 +1361,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddfwwlqkzxlobinfrog-di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdbe0r17m3ocwsuyv6i-ufc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdlsrjszunwwnzqvelevbum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rId3rhlwgmpwg0zyn4ovt_yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdife-hkomqfziv_vgvc7ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c583ceeb0c81ca3ead9288c9c33bdc3f0ad58a5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bed196e0b12221debd054253daa4391df604e2d7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0f173c6cdfdf20588bab07208490d5d674f60a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmipeitnkthpuw1spprtqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdm7hvv1dia1ifdi6p9-bku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdpypy5ftomujkgx_o1n2cr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdl61gzklopmw2exyebcrtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-a-device-pass-code/" TargetMode="External"/><Relationship Id="rIdlvmh8qnf_ez6csq0exkpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reuse-a-panel-for-another-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90d6723cbe71c2735d1c18da012114ef4f55a0ba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c583ceeb0c81ca3ead9288c9c33bdc3f0ad58a5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bed196e0b12221debd054253daa4391df604e2d7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0f173c6cdfdf20588bab07208490d5d674f60a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Replace a panel that has failed</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>