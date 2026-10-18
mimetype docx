--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ajh_k7_t_8w6rgy_dk0q">
+      <w:hyperlink w:history="1" r:id="rIdqyh9_ev2pjryrr4ntyykl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only" descr="Every device opens the connection itself. Nothing connects inwards, so there is no inbound rule to write." title="Every device opens the connection itself. Nothing connects inwards, so there is no inbound rule to write."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -181,51 +181,51 @@
         </w:rPr>
         <w:t xml:space="preserve">no inbound firewall rule to write, no port to forward, and no
 VPN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A network with every inbound port closed is a network Offision works on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Through a filtering proxy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Devices use ordinary outbound HTTPS on TCP 443, the same traffic a browser
 makes. A proxy that allows the hosts in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsn-ddfwbvbaw-zwosg4t">
+      <w:hyperlink w:history="1" r:id="rIdwlmk9qd8nuqfxec6zvw-i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is enough.
 Nothing needs to be exempted from inspection, and no device needs a public
 address of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One egress point is enough</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -233,73 +233,73 @@
         <w:t xml:space="preserve">Every Offision device uses the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">same</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> short list of hosts. There is no
 per-device-type exception, so a single controlled egress point serves the whole
 estate — panels, kiosks, screens, sensors, the control processor and the apps
 people run. Nothing needs general internet access beyond that list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This holds on a segmented or air-gapped network, where only one route out
 exists. Point that route at the hosts in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nlcwiatujmca-5gizgpk">
+      <w:hyperlink w:history="1" r:id="rIdfcok5nhwx4ifywahdotzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and every device type is covered by
 the one rule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensors are the exception worth knowing about, and it works in your favour:
 most of them need no egress at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjopgd43mjhvfz7xch2jb">
+      <w:hyperlink w:history="1" r:id="rIdo2kpbhkvbtutee7ay3a_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which sensors need a route out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three names, not one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that catches people out. A device does not talk to one host, and
@@ -388,64 +388,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If panels load but never update, the real-time host is missing from the
 allowlist. It is a different name from the app host — check both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your region decides two of them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app host and the real-time host are different names in each data centre, and
 your account lives in exactly one. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdia3tgwnqnz8ph886x12un">
+      <w:hyperlink w:history="1" r:id="rIdiuu-a9656ynut6trvzg_x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for which
 one you are on, then take that column of the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbyndzpqghm0q9iwri9e5">
+      <w:hyperlink w:history="1" r:id="rIdpv3efuw9cswze936umiiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pairing host is shared, so it is the same entry whichever region you are on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
@@ -463,51 +463,51 @@
         <w:t xml:space="preserve">The network inside your building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A control processor reaching AV equipment
 on the room's own subnet — a matrix switcher, a TV, a microphone — never leaves
 your network, so none of it appears in the allowlist. If those are on a separate
 VLAN from the processor, that is an internal routing question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restricting who may sign in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An allowlist decides what a device can reach,
 not who may use Offision once it gets there. Sign-in restrictions are set in the
 console; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltvotqsy54y9jzul8iaut">
+      <w:hyperlink w:history="1" r:id="rId4lv_tqzjkxviupcck4jgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -932,51 +932,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ajh_k7_t_8w6rgy_dk0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdbsn-ddfwbvbaw-zwosg4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId2nlcwiatujmca-5gizgpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdpjopgd43mjhvfz7xch2jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdia3tgwnqnz8ph886x12un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdwbyndzpqghm0q9iwri9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdltvotqsy54y9jzul8iaut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf1c0203fca92c4a5c2131bb9b1845dc34de2241.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqyh9_ev2pjryrr4ntyykl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdwlmk9qd8nuqfxec6zvw-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdfcok5nhwx4ifywahdotzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdo2kpbhkvbtutee7ay3a_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdiuu-a9656ynut6trvzg_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdpv3efuw9cswze936umiiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId4lv_tqzjkxviupcck4jgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b71ceb3fff2b9fed1f14749d8c846125c7f733c5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put Offision devices on a locked-down network</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>