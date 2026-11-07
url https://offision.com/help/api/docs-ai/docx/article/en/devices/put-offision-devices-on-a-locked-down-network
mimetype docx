--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqyh9_ev2pjryrr4ntyykl">
+      <w:hyperlink w:history="1" r:id="rIdlhugoiagmyetnbwadcovq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="network-outbound-only" descr="Every device opens the connection itself. Nothing connects inwards, so there is no inbound rule to write." title="Every device opens the connection itself. Nothing connects inwards, so there is no inbound rule to write."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -181,51 +181,51 @@
         </w:rPr>
         <w:t xml:space="preserve">no inbound firewall rule to write, no port to forward, and no
 VPN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A network with every inbound port closed is a network Offision works on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Through a filtering proxy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Devices use ordinary outbound HTTPS on TCP 443, the same traffic a browser
 makes. A proxy that allows the hosts in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwlmk9qd8nuqfxec6zvw-i">
+      <w:hyperlink w:history="1" r:id="rIdqls2qiclv-vklpx3r2s9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is enough.
 Nothing needs to be exempted from inspection, and no device needs a public
 address of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One egress point is enough</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -233,73 +233,73 @@
         <w:t xml:space="preserve">Every Offision device uses the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">same</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> short list of hosts. There is no
 per-device-type exception, so a single controlled egress point serves the whole
 estate — panels, kiosks, screens, sensors, the control processor and the apps
 people run. Nothing needs general internet access beyond that list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This holds on a segmented or air-gapped network, where only one route out
 exists. Point that route at the hosts in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcok5nhwx4ifywahdotzu">
+      <w:hyperlink w:history="1" r:id="rIdpwumkxqm87vhifeai0jyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and every device type is covered by
 the one rule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sensors are the exception worth knowing about, and it works in your favour:
 most of them need no egress at all. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2kpbhkvbtutee7ay3a_w">
+      <w:hyperlink w:history="1" r:id="rIdfxpcwyonumcieu_v0fbuh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which sensors need a route out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three names, not one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that catches people out. A device does not talk to one host, and
@@ -388,64 +388,64 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If panels load but never update, the real-time host is missing from the
 allowlist. It is a different name from the app host — check both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your region decides two of them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app host and the real-time host are different names in each data centre, and
 your account lives in exactly one. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuu-a9656ynut6trvzg_x">
+      <w:hyperlink w:history="1" r:id="rIdsgnyracyfazrmyvav8ob_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for which
 one you are on, then take that column of the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpv3efuw9cswze936umiiy">
+      <w:hyperlink w:history="1" r:id="rIdlzye5o4vvikwolvuserfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pairing host is shared, so it is the same entry whichever region you are on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
@@ -463,51 +463,51 @@
         <w:t xml:space="preserve">The network inside your building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A control processor reaching AV equipment
 on the room's own subnet — a matrix switcher, a TV, a microphone — never leaves
 your network, so none of it appears in the allowlist. If those are on a separate
 VLAN from the processor, that is an internal routing question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restricting who may sign in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An allowlist decides what a device can reach,
 not who may use Offision once it gets there. Sign-in restrictions are set in the
 console; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4lv_tqzjkxviupcck4jgm">
+      <w:hyperlink w:history="1" r:id="rId_pkltiq2ey4j15ci_y1k-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -932,51 +932,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqyh9_ev2pjryrr4ntyykl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdwlmk9qd8nuqfxec6zvw-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdfcok5nhwx4ifywahdotzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdo2kpbhkvbtutee7ay3a_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdiuu-a9656ynut6trvzg_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdpv3efuw9cswze936umiiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId4lv_tqzjkxviupcck4jgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b71ceb3fff2b9fed1f14749d8c846125c7f733c5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhugoiagmyetnbwadcovq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdqls2qiclv-vklpx3r2s9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdpwumkxqm87vhifeai0jyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdfxpcwyonumcieu_v0fbuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/#sensors-and-on-site-equipment" TargetMode="External"/><Relationship Id="rIdsgnyracyfazrmyvav8ob_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdlzye5o4vvikwolvuserfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId_pkltiq2ey4j15ci_y1k-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b71ceb3fff2b9fed1f14749d8c846125c7f733c5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put Offision devices on a locked-down network</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>