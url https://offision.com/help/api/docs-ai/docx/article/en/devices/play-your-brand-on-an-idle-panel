--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy40nmqwikqfrjthjpb9jc">
+      <w:hyperlink w:history="1" r:id="rIdi4fs4ev3yxc2yimpeiguy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel spends most of its day idle — a lit screen at every meeting room
 door with nothing to say. The screen saver turns that time into signage: a
 looping playlist of images, videos, YouTube clips or web pages that takes over
 after the panel has been left alone, and hands back to the booking screen the
 moment somebody touches it. A corporate video or a set of brand images on every
 panel in the building is the cheapest brand presence you will ever install —
 the screens are already on the walls.</w:t>
       </w:r>
     </w:p>
@@ -1205,51 +1205,51 @@
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sleeping panel shows nothing at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Save energy mode always wins over
 the screen saver: once the screen turns off, the playlist stops until
 somebody wakes the panel. Both live on the same page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6mic_nmftvyznjeltdsh">
+      <w:hyperlink w:history="1" r:id="rIdlg2z5p3yu_da_oimjp8p5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1717,51 +1717,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy40nmqwikqfrjthjpb9jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdg6mic_nmftvyznjeltdsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a099e83d22355d346d2551247dea44e37025abe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34847e001b803dd54393bc7b3a73949d8aba0309.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19e3e937063520d4a8ed3a9387f725c315af6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eea8b7a6398b0fcde8b57ef43a33d1c90fb5b5a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c497d5b70ba93deba2f3a798629c8302dc1bb70c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi4fs4ev3yxc2yimpeiguy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdlg2z5p3yu_da_oimjp8p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a099e83d22355d346d2551247dea44e37025abe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34847e001b803dd54393bc7b3a73949d8aba0309.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19e3e937063520d4a8ed3a9387f725c315af6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eea8b7a6398b0fcde8b57ef43a33d1c90fb5b5a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c497d5b70ba93deba2f3a798629c8302dc1bb70c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Play your company video on idle room panels</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>