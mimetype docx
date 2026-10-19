--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4fs4ev3yxc2yimpeiguy">
+      <w:hyperlink w:history="1" r:id="rIdehu1q9wnau45o4cgidjdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel spends most of its day idle — a lit screen at every meeting room
 door with nothing to say. The screen saver turns that time into signage: a
 looping playlist of images, videos, YouTube clips or web pages that takes over
 after the panel has been left alone, and hands back to the booking screen the
 moment somebody touches it. A corporate video or a set of brand images on every
 panel in the building is the cheapest brand presence you will ever install —
 the screens are already on the walls.</w:t>
       </w:r>
     </w:p>
@@ -1205,51 +1205,51 @@
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sleeping panel shows nothing at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Save energy mode always wins over
 the screen saver: once the screen turns off, the playlist stops until
 somebody wakes the panel. Both live on the same page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlg2z5p3yu_da_oimjp8p5">
+      <w:hyperlink w:history="1" r:id="rIdjn48uc-4665ov80ck3w35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1717,51 +1717,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi4fs4ev3yxc2yimpeiguy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdlg2z5p3yu_da_oimjp8p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a099e83d22355d346d2551247dea44e37025abe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34847e001b803dd54393bc7b3a73949d8aba0309.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19e3e937063520d4a8ed3a9387f725c315af6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eea8b7a6398b0fcde8b57ef43a33d1c90fb5b5a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c497d5b70ba93deba2f3a798629c8302dc1bb70c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehu1q9wnau45o4cgidjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdjn48uc-4665ov80ck3w35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a168ab75e4cc82c73a400640fed91025e5b7b82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10b3400bcd739149e03dc092cd6bcee6da1fec3f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/182cae98b7ed7b50c98c8c165ba47f40625139f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f27ca0138265e1343c750daa73b2ae79e1ac7612.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e412c90eb6f1b01a9e9520844ce241aa08866eb7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Play your company video on idle room panels</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>