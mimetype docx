--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehu1q9wnau45o4cgidjdw">
+      <w:hyperlink w:history="1" r:id="rIda4ijg4cfhpvnsauooku6x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel spends most of its day idle — a lit screen at every meeting room
 door with nothing to say. The screen saver turns that time into signage: a
 looping playlist of images, videos, YouTube clips or web pages that takes over
 after the panel has been left alone, and hands back to the booking screen the
 moment somebody touches it. A corporate video or a set of brand images on every
 panel in the building is the cheapest brand presence you will ever install —
 the screens are already on the walls.</w:t>
       </w:r>
     </w:p>
@@ -1205,51 +1205,51 @@
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A sleeping panel shows nothing at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Save energy mode always wins over
 the screen saver: once the screen turns off, the playlist stops until
 somebody wakes the panel. Both live on the same page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjn48uc-4665ov80ck3w35">
+      <w:hyperlink w:history="1" r:id="rIdrvmfqppfhc1tuwtlp9-ok">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Save energy on room panels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1717,51 +1717,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdehu1q9wnau45o4cgidjdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdjn48uc-4665ov80ck3w35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a168ab75e4cc82c73a400640fed91025e5b7b82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10b3400bcd739149e03dc092cd6bcee6da1fec3f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/182cae98b7ed7b50c98c8c165ba47f40625139f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f27ca0138265e1343c750daa73b2ae79e1ac7612.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e412c90eb6f1b01a9e9520844ce241aa08866eb7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda4ijg4cfhpvnsauooku6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/play-your-brand-on-an-idle-panel/" TargetMode="External"/><Relationship Id="rIdrvmfqppfhc1tuwtlp9-ok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../save-energy-on-room-panels/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a168ab75e4cc82c73a400640fed91025e5b7b82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10b3400bcd739149e03dc092cd6bcee6da1fec3f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/182cae98b7ed7b50c98c8c165ba47f40625139f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f27ca0138265e1343c750daa73b2ae79e1ac7612.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e412c90eb6f1b01a9e9520844ce241aa08866eb7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Play your company video on idle room panels</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>