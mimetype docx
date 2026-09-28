--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Three groups of Room booking panel decide what a person at the room may do — walk in, check in, extend, open the door, and whether they may cancel the meeting at all. Every switch, row by row, and what still cancels a booking when the panel cannot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3reltt1_rttjbhwaoff2x">
+      <w:hyperlink w:history="1" r:id="rIdd-elouuxljfpowvk1kivq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a person standing at the room may do — take it, check in, extend, report a
 problem, and whether they may cancel the meeting at all — is three groups of the
 configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -104,1216 +104,1410 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page. Turning </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show cancel booking button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off
 is how you stop people canceling meetings from the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These are settings of a configuration, not of a panel, so every switch here
 lands on every panel sharing that configuration — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdum3vyhr164zmush2nmkqk">
+      <w:hyperlink w:history="1" r:id="rIdtnpu2nqvfoes2io5-u1kd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Select the configuration and open it with the edit action. It opens on </w:t>
+        <w:t xml:space="preserve">Select the configuration, open it with the edit action, and it lands on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Panel
 config</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; the switches below are in three of its groups:</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. The three groups below are tiles in that menu — </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — the QR code, and what may be done to the booking in front
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">,
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — booking ahead from the timeline, the details dialog,
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Door &amp; extras</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — other rooms, the door, and reporting a problem.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">All three are greyed out while </w:t>
+        <w:t xml:space="preserve"> — and all three are greyed while
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is off, which is the switch
-[...12 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">, the switch in the menu's first cell, is off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2266950"/>
+            <wp:extent cx="5715000" cy="4495800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-cancel-toggle" descr="Book from the panel, with Show cancel booking button under Enable show booking details." title="Book from the panel, with Show cancel booking button under Enable show booking details."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2266950"/>
+                      <a:ext cx="5715000" cy="4495800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel, with Show cancel booking button under Enable show booking details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A new configuration starts with every button on except the door: someone at the
 room can do everything until you take something away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these switches look like at the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The action row is the panel's centrepiece, and it is entirely these groups'
-[...2 lines deleted...]
-for its organizer offers </w:t>
+        <w:t xml:space="preserve">Every button in the action row is one of the switches below, and which ones
+appear follows the room's state: free offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Check in</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, one in use offers </w:t>
+        <w:t xml:space="preserve">Walk in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, waiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">End now</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">Check in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
+in use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Extend</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, a free room offers </w:t>
+        <w:t xml:space="preserve">End now</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Walk in</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Extend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Each figure below rings one of them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Three switches put nothing there. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enable advance booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enable show
+booking details</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> make the timeline tappable instead, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show cancel booking
+button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lives in the details dialog the second opens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The two switches that frame everything else</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1771"/>
+        <w:gridCol w:w="3795"/>
+        <w:gridCol w:w="3795"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1771"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show QR Code for booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Floats a QR card on the panel; scanning it opens the User Portal to book, check in or extend from a phone.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where the card crowds a small screen, or you want everything to happen on the panel itself.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1771"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touch screen mode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On, the panel is interactive and shows action buttons. Off, it is a display-only screen with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">every</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> button hidden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off for a glanceable status display — a screen behind glass, or one nobody should operate. </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdpjfog3tw5tvt2euk6wj39">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Run a panel as a display-only screen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> is the whole flow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Center design draws fewer of these:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+The QR, advance booking and its confirmation, booking details, the cancel button
+and report issue have no surface on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> design, so all six are disabled
+while it is in play — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdoplo6z7bs5hi0kmivi1bj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choose a panel design</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Use a booking — what may be done to the meeting in front of you</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show walk in button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A free room offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walk in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — the room from now, no app involved. The whole flow is </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdvie0wk5ocuwhhruykt9m_">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">its own page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where passers-by should not be able to take the room.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow visitor walk-in booking</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under walk in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lets somebody identify as a visitor rather than a user when walking in. Needs the Visitor management licence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On in visitor-heavy spaces; off keeps walk-in to staff.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Require confirmation for walk-in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under walk in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Adds a last screen before the booking is made.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off for a one-tap flow; on where bookings should carry a real title.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow input subject</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under walk-in confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The person names the meeting. Rooms only.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off to force the automatic label.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allow input number of people</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under walk-in confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Asks how many are coming. Rooms only; off to begin with.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On to measure occupancy against capacity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show check-in button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A booking waiting for its organizer offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdhpzstgflweehxgeuhe3kf">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Check in at the booking panel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where check-in happens elsewhere — the user app, or a sensor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show check out button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A meeting in use offers a way to end early and release the room.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where rooms should hold their slot to the end regardless.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show extend button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A meeting in use offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extend</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, up to the next booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where back-to-back schedules must not stretch.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Require confirmation for extend</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under extend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Asks for a confirmation before the extension is submitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off for one tap; on to prevent accidental extends.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-buttons" descr="The action row on a meeting waiting for check-in. Every button in it is one of these switches." title="The action row on a meeting waiting for check-in. Every button in it is one of these switches."/>
+            <wp:docPr id="1" name="panel-button-walk-in" descr="Walk in — from Show walk in button." title="Walk in — from Show walk in button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The action row on a meeting waiting for check-in. Every button in it is one of these switches.</w:t>
-[...312 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Walk in — from Show walk in button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-check-in" descr="Check in — from Show check-in button." title="Check in — from Show check-in button."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in — from Show check-in button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-end-now" descr="End now — from Show check out button." title="End now — from Show check out button."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">End now — from Show check out button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-extend" descr="Extend — from Show extend button." title="Extend — from Show extend button."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extend — from Show extend button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use a booking — what may be done to the meeting in front of you</w:t>
-[...494 lines deleted...]
-        <w:t xml:space="preserve">Book from the panel — booking ahead, and the cancel button</w:t>
+        <w:t xml:space="preserve">Book from the panel — booking ahead, the cancel button, and other rooms</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
@@ -1472,245 +1666,560 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off for one tap; on where a mis-tap on the timeline is easy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Enable show booking details</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Off where meeting titles and names are not for whoever walks past.</w:t>
+              <w:t xml:space="preserve">Allow input subject</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under new-booking confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">As above, on the booking-ahead screen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off to force the automatic label.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Allow input number of people</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under new-booking confirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">As above, on the booking-ahead screen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On to measure occupancy against capacity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enable show booking details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Tapping a booking opens its details — title, organizer, attendees.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where meeting titles and names are not for whoever walks past.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Show cancel booking button</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — under booking details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The details dialog offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel booking</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, deleting the meeting from the screen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Off to stop people canceling meetings at the door.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> They can still see the details; they just cannot remove the booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show other rooms button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Offers </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdg9awuycwudksvlmdjxvqn">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">another room in the building</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, in every room state. Off closes the lot: this button, the in-room </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rooms nearby</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Move to Other Room</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Find other available</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in the time picker.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off where the panel should speak only for its own room.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...20 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-function-details-cancel" descr="The details dialog, with Cancel booking at its foot — the row this switch removes." title="The details dialog, with Cancel booking at its foot — the row this switch removes."/>
+            <wp:docPr id="1" name="panel-button-other-rooms" descr="Other rooms — from Show other rooms button." title="Other rooms — from Show other rooms button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other rooms — from Show other rooms button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Canceling from the panel is not anonymous: unless the room books only from the
+panel, the person is asked to
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqapxys2ukczx7sdkhlcsm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">prove who they are</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> first, the same way as for
+check-in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-details-cancel" descr="On — Cancel booking sits at the foot of the details dialog." title="On — Cancel booking sits at the foot of the details dialog."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4095750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The details dialog, with Cancel booking at its foot — the row this switch removes.</w:t>
+        <w:t xml:space="preserve">On — Cancel booking sits at the foot of the details dialog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4095750"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-buttons-cancel-off" descr="Off — the same dialog, still readable, with no way to remove the booking." title="Off — the same dialog, still readable, with no way to remove the booking."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4095750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Off — the same dialog, still readable, with no way to remove the booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Door &amp; extras — finding rooms, the door, and problems</w:t>
+        <w:t xml:space="preserve">Door &amp; extras — the door, and reporting a problem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3014"/>
         <w:gridCol w:w="3173"/>
         <w:gridCol w:w="3173"/>
@@ -1770,516 +2279,515 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When to change it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Show other rooms button</w:t>
+              <w:t xml:space="preserve">Show open door button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">A busy room offers to </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">.</w:t>
+              <w:t xml:space="preserve">The panel offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open door</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, using the Qbic AC-500 relay board to trigger the door lock.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Off where the panel should speak only for its own room.</w:t>
+              <w:t xml:space="preserve">On only for panels wired to a lock; it does nothing without one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Show open door button</w:t>
+              <w:t xml:space="preserve">Allow visitor open door</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — under open door</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The panel offers </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, using the Qbic AC-500 relay board to trigger the door lock.</w:t>
+              <w:t xml:space="preserve">Lets an identified visitor open the door, not only staff. Needs the Visitor management licence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">On only for panels wired to a lock; it does nothing without one.</w:t>
+              <w:t xml:space="preserve">On where visitors reach the room unescorted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Allow visitor open door</w:t>
+              <w:t xml:space="preserve">Open duration (in seconds)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — under open door</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Lets an identified visitor open the door, not only staff. Needs the Visitor management licence.</w:t>
+              <w:t xml:space="preserve">How long the door stays open after the button, before it locks itself again (1–60).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">On where visitors reach the room unescorted.</w:t>
+              <w:t xml:space="preserve">Longer for doors people reach slowly; the default is ten seconds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Open duration (in seconds)</w:t>
+              <w:t xml:space="preserve">Card scan opens door during meeting</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — under open door</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">How long the door stays open after the button, before it locks itself again (1–60).</w:t>
+              <w:t xml:space="preserve">While a booking is in use, tapping a card opens the door directly instead of showing the extend / check-out dialog.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Longer for doors people reach slowly; the default is ten seconds.</w:t>
+              <w:t xml:space="preserve">Off if a card tap during a meeting should offer actions rather than open the door.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Card scan opens door during meeting</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Show report issue button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lets anyone report a problem with the room through the panel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where facilities requests come in some other way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">When the cancel button is missing anyway</w:t>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-open-door" descr="Open door — from Show open door button." title="Open door — from Show open door button."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open door — from Show open door button.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-button-report-issue" descr="Report issue — from Show report issue button." title="Report issue — from Show report issue button."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report issue — from Show report issue button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Five different things remove it, and only the first is its own switch:</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Show cancel booking button</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> is off — or </w:t>
+        <w:t xml:space="preserve">In-room panel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page has a group of the same name, carrying the two
+switches that let the panel speak — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdn2mltpuriplacagcsgz2x">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Meeting assistant panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When the cancel button is missing anyway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Five things remove it and only one is its own switch, so check the rest before
+changing a setting. Three are configuration: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Enable show booking details</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Show cancel booking button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off,
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Touch screen mode</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Enable show booking details</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off — which removes the dialog it lives in — or
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The meeting is checked in.</w:t>
-[...59 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Touch screen mode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off, which hides every button. The fourth is the booking:
+one checked in is ended with check-out, and one already ended or canceled has
+nothing to remove. The fifth is the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdz87h03edhmkpkadv1dpzz">
+        <w:t xml:space="preserve"> design, which has no details dialog
+— see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1ubgyjxlwvhlsp3c1uas_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2287,148 +2795,148 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Canceling from anywhere else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The organizer can still cancel from the user
 app or their calendar. To freeze a booking near its start everywhere, use
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Limit user can edit or delete booking before it start</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the resource
 policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzjbmsvqie_qirgx5fvyp">
+      <w:hyperlink w:history="1" r:id="rIddbrtaep67e7fwvwgd1z1t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other people's meetings in the user app.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Only the organizer, or someone
-they delegate, may cancel there — that rule is built in, not a setting.</w:t>
+        <w:t xml:space="preserve"> Only the organizer or their
+delegate may cancel there; that rule is built in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as identified.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The credentials the panel accepts are the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmj1qemsjsk0fgcdyern_n">
+      <w:hyperlink w:history="1" r:id="rIdkqi9899csaon2gmuf4hkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required, and its window.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource's
 policy, not the panel's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxe_cofdidqnx1uzqxf2r6">
+      <w:hyperlink w:history="1" r:id="rIdvqglegk-xt6zbr-emfyyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2853,51 +3361,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3reltt1_rttjbhwaoff2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdum3vyhr164zmush2nmkqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rId5cutagjuf0cf9gyt-p7t5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdeesgfvi_ettyyltytn847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdcsch0iijwfwsyrzzohr5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdiabjr96xp9f-0us7f2jsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhm_4suw6ok5nn-wq6pman" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId4ic6zeap6cy4vxxjnonuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIddoojaiigdx4pb5nos217s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdz87h03edhmkpkadv1dpzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdbzjbmsvqie_qirgx5fvyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdmj1qemsjsk0fgcdyern_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdxe_cofdidqnx1uzqxf2r6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a76368d7498df5797d7b375c220c57219996b667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/204e066f43683cb697725f16fb295068b2d6adf4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/794b9794b06fa8955c2e20c9f12d5d014f660a5b.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd-elouuxljfpowvk1kivq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdtnpu2nqvfoes2io5-u1kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdpjfog3tw5tvt2euk6wj39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdoplo6z7bs5hi0kmivi1bj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvie0wk5ocuwhhruykt9m_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhpzstgflweehxgeuhe3kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdg9awuycwudksvlmdjxvqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdqapxys2ukczx7sdkhlcsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdn2mltpuriplacagcsgz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId1ubgyjxlwvhlsp3c1uas_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddbrtaep67e7fwvwgd1z1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdkqi9899csaon2gmuf4hkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvqglegk-xt6zbr-emfyyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c6fe65d689bee3779995d8c880454864377e94c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26f6537dc4bb266cc2cc7ccb66fa1002dc0567ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4376b9741b04b11867a15e5b366268a8ddf4e8fe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3385e4db055851f12ae84e9aae18d3dc29095f28.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7c79daf3e505c98a029d76bb6db94e5d3202982.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a60f5d287b7c401f11ecc939c24e089fb8293b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daa8acb1abad576c389f8a0e3ccfb51d6c313d94.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57d20d5c25168022b74614bff45ad55b7168d702.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc54d704013bea6d48c93b57108dac4f196e97ce.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31dc8a7b25b917fe6667b76cf36e3c8b34ecc0d9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every switch that puts a button on the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>