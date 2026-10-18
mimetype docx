--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,123 +42,71 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Three groups of Room booking panel decide what a person at the room may do — walk in, check in, extend, open the door, and whether they may cancel the meeting at all. Every switch, row by row, and what still cancels a booking when the panel cannot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd-elouuxljfpowvk1kivq">
+      <w:hyperlink w:history="1" r:id="rIdpvowwd7lqx3gld5mu4z8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...50 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the configuration, open it with the edit action, and it lands on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -257,150 +205,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel, with Show cancel booking button under Enable show booking details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A new configuration starts with every button on except the door: someone at the
-[...8 lines deleted...]
-        <w:t xml:space="preserve">What these switches look like at the door</w:t>
+        <w:t xml:space="preserve">Door and service-call buttons start off. All panels sharing a configuration receive these settings; see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0fsdpvrusvqbq49hpbgri">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Panel configurations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Every button in the action row is one of the switches below, and which ones
-appear follows the room's state: free offers </w:t>
+        <w:t xml:space="preserve">Buttons follow room state: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, waiting </w:t>
+        <w:t xml:space="preserve"> when free, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">,
-in use </w:t>
+        <w:t xml:space="preserve"> while waiting, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Each figure below rings one of them.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Three switches put nothing there. </w:t>
+        <w:t xml:space="preserve"> and eligible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Enable advance booking</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">Call service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> while in use. Advance booking and booking details use the timeline; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Enable show
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> lives in the details dialog the second opens.</w:t>
+        <w:t xml:space="preserve">Cancel booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is inside the details dialog.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two switches that frame everything else</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -554,98 +482,98 @@
               <w:t xml:space="preserve">On, the panel is interactive and shows action buttons. Off, it is a display-only screen with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">every</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> button hidden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3795"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off for a glanceable status display — a screen behind glass, or one nobody should operate. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpjfog3tw5tvt2euk6wj39">
+            <w:hyperlink w:history="1" r:id="rIdeu2sn0osfakbcag81n1z_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run a panel as a display-only screen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> is the whole flow.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Center design draws fewer of these:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The QR, advance booking and its confirmation, booking details, the cancel button
 and report issue have no surface on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design, so all six are disabled
 while it is in play — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoplo6z7bs5hi0kmivi1bj">
+      <w:hyperlink w:history="1" r:id="rIdz3vkgcbd5hqvlmxxogdjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use a booking — what may be done to the meeting in front of you</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -747,51 +675,51 @@
               <w:t xml:space="preserve">Show walk in button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A free room offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Walk in</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — the room from now, no app involved. The whole flow is </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvie0wk5ocuwhhruykt9m_">
+            <w:hyperlink w:history="1" r:id="rId1wlomkwupysszawvslzbk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">its own page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where passers-by should not be able to take the room.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1020,51 +948,51 @@
               <w:t xml:space="preserve">Show check-in button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A booking waiting for its organizer offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Check in</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhpzstgflweehxgeuhe3kf">
+            <w:hyperlink w:history="1" r:id="rIdx5zds0pcpf9cogvhy-ef1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in at the booking panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where check-in happens elsewhere — the user app, or a sensor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1899,51 +1827,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show other rooms button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offers </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg9awuycwudksvlmdjxvqn">
+            <w:hyperlink w:history="1" r:id="rIdskf6cq_vke9wo4pv96pa2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">another room in the building</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, in every room state. Off closes the lot: this button, the in-room </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Rooms nearby</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2033,51 +1961,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms — from Show other rooms button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Canceling from the panel is not anonymous: unless the room books only from the
 panel, the person is asked to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqapxys2ukczx7sdkhlcsm">
+      <w:hyperlink w:history="1" r:id="rIdamqh-djh6bhpk4mmxpcro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">prove who they are</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first, the same way as for
 check-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel" descr="On — Cancel booking sits at the foot of the details dialog." title="On — Cancel booking sits at the foot of the details dialog."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2521,50 +2449,108 @@
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lets anyone report a problem with the room through the panel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3173"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where facilities requests come in some other way.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3014"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Show call service button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3173"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Call service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> during an in-use booking with room service items or support links, on both designs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3173"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off by default; configure the room’s services before enabling it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-button-open-door" descr="Open door — from Show open door button." title="Open door — from Show open door button."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -2670,51 +2656,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Report issue — from Show report issue button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In-room panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page has a group of the same name, carrying the two
 switches that let the panel speak — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2mltpuriplacagcsgz2x">
+      <w:hyperlink w:history="1" r:id="rIdskpfcwtmvo5zo5kjrczuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the cancel button is missing anyway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five things remove it and only one is its own switch, so check the rest before
@@ -2743,200 +2729,305 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off, which hides every button. The fourth is the booking:
 one checked in is ended with check-out, and one already ended or canceled has
 nothing to remove. The fifth is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design, which has no details dialog
 — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ubgyjxlwvhlsp3c1uas_">
+      <w:hyperlink w:history="1" r:id="rIddvbnzsv6xvjy6r-cpqupd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Call a service during a meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show call service button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door &amp; extras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, controls </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Call service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on both panel designs. It appears only while a booking is in use, touch interaction is enabled, and the room has requestable service items or an enabled service-support link. It is off by default. Enabling it does not create a service: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdui6jf1nlremzuvq-jahbg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">set up the room's services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> first. It is separate from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show report issue button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4819650"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-function-call-service" descr="Door &amp; extras includes Show call service button, separate from reporting a room problem." title="Door &amp; extras includes Show call service button, separate from reporting a room problem."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4819650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door &amp; extras includes Show call service button, separate from reporting a room problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Canceling from anywhere else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The organizer can still cancel from the user
 app or their calendar. To freeze a booking near its start everywhere, use
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Limit user can edit or delete booking before it start</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the resource
 policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbrtaep67e7fwvwgd1z1t">
+      <w:hyperlink w:history="1" r:id="rIdeszeijtcouxbkvmivz5j4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Other people's meetings in the user app.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Who counts as identified.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The credentials the panel accepts are the
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Who counts as identified.</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqi9899csaon2gmuf4hkk">
+      <w:hyperlink w:history="1" r:id="rId4-olqt343nea_-9is-gan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required, and its window.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource's
 policy, not the panel's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqglegk-xt6zbr-emfyyi">
+      <w:hyperlink w:history="1" r:id="rIdtylpds-vqk80oprx_dkhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3361,51 +3452,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd-elouuxljfpowvk1kivq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rIdtnpu2nqvfoes2io5-u1kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdpjfog3tw5tvt2euk6wj39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdoplo6z7bs5hi0kmivi1bj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdvie0wk5ocuwhhruykt9m_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhpzstgflweehxgeuhe3kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdg9awuycwudksvlmdjxvqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdqapxys2ukczx7sdkhlcsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdn2mltpuriplacagcsgz2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rId1ubgyjxlwvhlsp3c1uas_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIddbrtaep67e7fwvwgd1z1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdkqi9899csaon2gmuf4hkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvqglegk-xt6zbr-emfyyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c6fe65d689bee3779995d8c880454864377e94c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26f6537dc4bb266cc2cc7ccb66fa1002dc0567ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4376b9741b04b11867a15e5b366268a8ddf4e8fe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3385e4db055851f12ae84e9aae18d3dc29095f28.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7c79daf3e505c98a029d76bb6db94e5d3202982.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a60f5d287b7c401f11ecc939c24e089fb8293b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daa8acb1abad576c389f8a0e3ccfb51d6c313d94.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57d20d5c25168022b74614bff45ad55b7168d702.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc54d704013bea6d48c93b57108dac4f196e97ce.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31dc8a7b25b917fe6667b76cf36e3c8b34ecc0d9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpvowwd7lqx3gld5mu4z8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rId0fsdpvrusvqbq49hpbgri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdeu2sn0osfakbcag81n1z_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdz3vkgcbd5hqvlmxxogdjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1wlomkwupysszawvslzbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdx5zds0pcpf9cogvhy-ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdskf6cq_vke9wo4pv96pa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdamqh-djh6bhpk4mmxpcro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdskpfcwtmvo5zo5kjrczuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddvbnzsv6xvjy6r-cpqupd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdui6jf1nlremzuvq-jahbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdeszeijtcouxbkvmivz5j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId4-olqt343nea_-9is-gan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtylpds-vqk80oprx_dkhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7debdb45b0054e412777407848987ac5d371710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2906e58d8c380ccf99f564750b3c7bcfc3b67799.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e834db7e215b08934923d07458064a177b9eb516.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c8d798a1a05a03b3f97ef5520ea3148a7ea648d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e62b2e9e966fe1814f4da6cc28d1a9a4b98a5afd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da793b9a4775cf8416b848dad9720b9c6402e78.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13a1f96ce9c9926bac35353b2783f6cf0df7c10e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee097d25e8a4328c8f26e9af397f4477cdd02a23.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f48b68e6eb2574fd7e2e11d51eacad3781cf27aa.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/974d808159e0bf822cca502c94bfbb00961812eb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e58e22f2db9248ff1064d47bda9e68824efafb3f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every switch that puts a button on the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>