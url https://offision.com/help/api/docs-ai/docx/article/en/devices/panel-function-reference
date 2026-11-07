--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpvowwd7lqx3gld5mu4z8x">
+      <w:hyperlink w:history="1" r:id="rIduskt2x3kfvwx6px3xmnni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/panel-function-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -207,51 +207,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel, with Show cancel booking button under Enable show booking details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Door and service-call buttons start off. All panels sharing a configuration receive these settings; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0fsdpvrusvqbq49hpbgri">
+      <w:hyperlink w:history="1" r:id="rId4hq1dwuwwq16ww7hamwqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panel configurations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Buttons follow room state: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -482,98 +482,98 @@
               <w:t xml:space="preserve">On, the panel is interactive and shows action buttons. Off, it is a display-only screen with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">every</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> button hidden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3795"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off for a glanceable status display — a screen behind glass, or one nobody should operate. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeu2sn0osfakbcag81n1z_">
+            <w:hyperlink w:history="1" r:id="rIdkhwq3f_u95t_o03iqarwx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run a panel as a display-only screen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> is the whole flow.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Center design draws fewer of these:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The QR, advance booking and its confirmation, booking details, the cancel button
 and report issue have no surface on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design, so all six are disabled
 while it is in play — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3vkgcbd5hqvlmxxogdjb">
+      <w:hyperlink w:history="1" r:id="rIdei0m2bdvhh93taawn-dr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use a booking — what may be done to the meeting in front of you</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -675,51 +675,51 @@
               <w:t xml:space="preserve">Show walk in button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A free room offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Walk in</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — the room from now, no app involved. The whole flow is </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1wlomkwupysszawvslzbk">
+            <w:hyperlink w:history="1" r:id="rIdllghnovckh1vtxenaqxkk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">its own page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where passers-by should not be able to take the room.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -948,51 +948,51 @@
               <w:t xml:space="preserve">Show check-in button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A booking waiting for its organizer offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Check in</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx5zds0pcpf9cogvhy-ef1">
+            <w:hyperlink w:history="1" r:id="rIdsb6ocglcdyec6dikk0f2l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in at the booking panel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off where check-in happens elsewhere — the user app, or a sensor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1827,51 +1827,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show other rooms button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offers </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdskf6cq_vke9wo4pv96pa2">
+            <w:hyperlink w:history="1" r:id="rIdkibhuo_vr4efa-0r6vgps">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">another room in the building</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, in every room state. Off closes the lot: this button, the in-room </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Rooms nearby</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1961,51 +1961,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms — from Show other rooms button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Canceling from the panel is not anonymous: unless the room books only from the
 panel, the person is asked to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamqh-djh6bhpk4mmxpcro">
+      <w:hyperlink w:history="1" r:id="rIdh1j2kwatic49anjsu4bgx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">prove who they are</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first, the same way as for
 check-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-function-details-cancel" descr="On — Cancel booking sits at the foot of the details dialog." title="On — Cancel booking sits at the foot of the details dialog."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2656,51 +2656,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Report issue — from Show report issue button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In-room panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page has a group of the same name, carrying the two
 switches that let the panel speak — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskpfcwtmvo5zo5kjrczuu">
+      <w:hyperlink w:history="1" r:id="rIdfz0lcwoeyy1f5cpzyidpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the cancel button is missing anyway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five things remove it and only one is its own switch, so check the rest before
@@ -2729,51 +2729,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> off, which hides every button. The fourth is the booking:
 one checked in is ended with check-out, and one already ended or canceled has
 nothing to remove. The fifth is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design, which has no details dialog
 — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvbnzsv6xvjy6r-cpqupd">
+      <w:hyperlink w:history="1" r:id="rIdhe9udfgfmksn5_v-lhc6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Call a service during a meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2783,51 +2783,51 @@
         <w:t xml:space="preserve">Show call service button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Door &amp; extras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, controls </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Call service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on both panel designs. It appears only while a booking is in use, touch interaction is enabled, and the room has requestable service items or an enabled service-support link. It is off by default. Enabling it does not create a service: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdui6jf1nlremzuvq-jahbg">
+      <w:hyperlink w:history="1" r:id="rIds_mq8wmeo2k5vrtlvtsg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set up the room's services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first. It is separate from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show report issue button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -2907,127 +2907,127 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Canceling from anywhere else.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The organizer can still cancel from the user
 app or their calendar. To freeze a booking near its start everywhere, use
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Limit user can edit or delete booking before it start</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the resource
 policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeszeijtcouxbkvmivz5j4">
+      <w:hyperlink w:history="1" r:id="rIdw_pkrwzwlgfysssskpqm0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as identified.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The credentials the panel accepts are the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4-olqt343nea_-9is-gan">
+      <w:hyperlink w:history="1" r:id="rIdoocmvvoiavq7kza7wyfwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required, and its window.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource's
 policy, not the panel's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtylpds-vqk80oprx_dkhp">
+      <w:hyperlink w:history="1" r:id="rIdop4jnsx6t-ljsizc5kfzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3452,51 +3452,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpvowwd7lqx3gld5mu4z8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rId0fsdpvrusvqbq49hpbgri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdeu2sn0osfakbcag81n1z_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdz3vkgcbd5hqvlmxxogdjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId1wlomkwupysszawvslzbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdx5zds0pcpf9cogvhy-ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdskf6cq_vke9wo4pv96pa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdamqh-djh6bhpk4mmxpcro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdskpfcwtmvo5zo5kjrczuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIddvbnzsv6xvjy6r-cpqupd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdui6jf1nlremzuvq-jahbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdeszeijtcouxbkvmivz5j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId4-olqt343nea_-9is-gan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdtylpds-vqk80oprx_dkhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7debdb45b0054e412777407848987ac5d371710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2906e58d8c380ccf99f564750b3c7bcfc3b67799.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e834db7e215b08934923d07458064a177b9eb516.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c8d798a1a05a03b3f97ef5520ea3148a7ea648d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e62b2e9e966fe1814f4da6cc28d1a9a4b98a5afd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da793b9a4775cf8416b848dad9720b9c6402e78.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13a1f96ce9c9926bac35353b2783f6cf0df7c10e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee097d25e8a4328c8f26e9af397f4477cdd02a23.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f48b68e6eb2574fd7e2e11d51eacad3781cf27aa.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/974d808159e0bf822cca502c94bfbb00961812eb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e58e22f2db9248ff1064d47bda9e68824efafb3f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduskt2x3kfvwx6px3xmnni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-function-reference/" TargetMode="External"/><Relationship Id="rId4hq1dwuwwq16ww7hamwqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-configurations/" TargetMode="External"/><Relationship Id="rIdkhwq3f_u95t_o03iqarwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdei0m2bdvhh93taawn-dr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdllghnovckh1vtxenaqxkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdsb6ocglcdyec6dikk0f2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkibhuo_vr4efa-0r6vgps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdh1j2kwatic49anjsu4bgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfz0lcwoeyy1f5cpzyidpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdhe9udfgfmksn5_v-lhc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIds_mq8wmeo2k5vrtlvtsg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdw_pkrwzwlgfysssskpqm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdoocmvvoiavq7kza7wyfwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdop4jnsx6t-ljsizc5kfzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7debdb45b0054e412777407848987ac5d371710.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2906e58d8c380ccf99f564750b3c7bcfc3b67799.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e834db7e215b08934923d07458064a177b9eb516.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c8d798a1a05a03b3f97ef5520ea3148a7ea648d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e62b2e9e966fe1814f4da6cc28d1a9a4b98a5afd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da793b9a4775cf8416b848dad9720b9c6402e78.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13a1f96ce9c9926bac35353b2783f6cf0df7c10e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee097d25e8a4328c8f26e9af397f4477cdd02a23.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f48b68e6eb2574fd7e2e11d51eacad3781cf27aa.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/974d808159e0bf822cca502c94bfbb00961812eb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e58e22f2db9248ff1064d47bda9e68824efafb3f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every switch that puts a button on the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>