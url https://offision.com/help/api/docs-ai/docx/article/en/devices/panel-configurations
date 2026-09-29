--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A panel holds almost nothing of its own. Its buttons, its identification and its look come from a named configuration that other panels share — which is why changing one panel can change twenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7ppic1xngrt6zpjaql43">
+      <w:hyperlink w:history="1" r:id="rIdl4i1v5s_3zt4d2h4_tifu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing you change about a panel is stored on the panel. Its buttons, the
 credentials it asks for, its skin and its screen saver all come from a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">panel
@@ -248,51 +248,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In-room panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the Meeting assistant screen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">inside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the room. A
 different panel with its own settings, which is why it has its own page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhnv8fbof5uxbnptpw5uf">
+      <w:hyperlink w:history="1" r:id="rIdvbbn-hzqgq4h6kqyqug2r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -301,51 +301,51 @@
       <w:r>
         <w:t xml:space="preserve"> — what the panel accepts as proof of who somebody is, and
 whether it may accept nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the remote-control countdown, and whether anyone is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdueqd22gj7wa-r1sbfz0uh">
+      <w:hyperlink w:history="1" r:id="rIdbewhahcvzdtspkn2mj9ww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">emailed when a panel goes offline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -456,96 +456,109 @@
         <w:t xml:space="preserve">Room booking panel is a preview over eleven groups</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room booking panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not a page of switches. It is a live preview of the panel
 with a menu of groups beneath it, each opening as a subpage — so the panel stays
 on screen while any group is edited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Under the preview is a row of chips naming the room states, and clicking one
+shows the panel in that state without changing anything. Inside an open group, a
+round chevron above the list is the way back to the menu; it stays put however
+far down the group you scroll. The screen saver is the one thing the chips do not
+cover: it previews itself while its own group is open, and only when it is
+switched on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The first cell of that menu is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen mode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it governs three of
 the groups: with it off the panel is a display-only screen and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use a booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Door &amp; extras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have nothing to offer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpjnvrtme-itkmbeepmt3">
+      <w:hyperlink w:history="1" r:id="rId7yovcwry_azcezgkhknsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run a panel as a display-only screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -604,51 +617,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Background &amp; logo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Background image mode and file, the company logo, the font</w:t>
+              <w:t xml:space="preserve">Background image mode and file, the company logo and the ground it sits on, the font</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Status colours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
@@ -697,52 +710,71 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Room details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Room name text size, amenities</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Room name text size (</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdjwmkqx1ammpvehdu8py_y">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text size</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">), amenities, the </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId-ejnz1yrzj3p7us4qwdpt">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">room note</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
@@ -759,51 +791,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Timeline &amp; clock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Announcements, 24-hour clock, the two timeline options</w:t>
+              <w:t xml:space="preserve">Announcements, 24-hour clock, timeline text size, the two timeline options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use a booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
@@ -821,82 +853,82 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Book from the panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Advance booking, booking details, cancel</w:t>
+              <w:t xml:space="preserve">Advance booking, booking details, cancel, other rooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Door &amp; extras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Other rooms, open door, report issue</w:t>
+              <w:t xml:space="preserve">Open door, report issue — and, on the In-room panel page, the end-of-meeting announcements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Screen saver &amp; energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
@@ -943,51 +975,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three action groups are the old </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Function</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and every switch in them
 is still listed in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-jmg15tl7qaj0hl1gquga">
+      <w:hyperlink w:history="1" r:id="rIdz4ogim75pximgm_mxy6mn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Function settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Colour
 control</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1036,153 +1068,657 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design draws far less than
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does — no side rail, no background image, no QR slot. A setting
 that design cannot draw is disabled rather than hidden, so the form never
 pretends to change something the panel will ignore. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvy_wm1g30adxdcian3tsw">
+      <w:hyperlink w:history="1" r:id="rIdbou0ikwswpg1sg1_nngsc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Making one panel behave differently</w:t>
+        <w:t xml:space="preserve">A note under the room name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There is no per-panel override. A panel that has to behave differently needs a
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room note</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room details</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, puts one short card on the panel under the
+room's name — the thing everybody should know before they walk in. Its level is
+the badge on the card: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Info</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reminder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Off</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the
+default, shows nothing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Content</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decides the words. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room description</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shows the room's own
+description, so every panel on the configuration shows its own room's line;
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">second configuration</w:t>
-[...33 lines deleted...]
-the panel list, by setting a panel's configuration there.</w:t>
+        <w:t xml:space="preserve">Custom text</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is written here, once per language, and every panel shows the
+same one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:extent cx="5715000" cy="2524125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-configuration-assigned-devices" descr="Every panel in the estate, by building and floor, with this configuration's ticked." title="Every panel in the estate, by building and floor, with this configuration's ticked."/>
+            <wp:docPr id="1" name="panel-room-note-setting" descr="Room note set to Reminder, reading the room's description." title="Room note set to Reminder, reading the room's description."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2524125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room note set to Reminder, reading the room's description.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-info" descr="Info — what the room has." title="Info — what the room has."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Info — what the room has.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-reminder" descr="Reminder — what to do before you leave." title="Reminder — what to do before you leave."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reminder — what to do before you leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-warning" descr="Warning — what is out of order." title="Warning — what is out of order."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warning — what is out of order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both designs draw it, and so does a 480-wide panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-center" descr="The same reminder on the Center design." title="The same reminder on the Center design."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same reminder on the Center design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4572000" cy="3048000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-room-note-mini" descr="And on a 480 × 320 panel." title="And on a 480 × 320 panel."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572000" cy="3048000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And on a 480 × 320 panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A note with nothing in it shows nothing — a room with no description, or an
+empty editor. The card also stays off the out-of-service, outside-business-hours
+and licence screens, which carry their own message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Making one panel behave differently</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no per-panel override. A panel that has to behave differently needs a
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">second configuration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and then to be moved onto it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both halves are done from the same dialog: build the configuration, then open
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking panels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assigned device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the foot of the rail, and tick
+the panels it applies to. The same move can be made from the other direction, on
+the panel list, by setting a panel's configuration there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4105275"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices" descr="Every panel in the estate, by building and floor, with this configuration's ticked." title="Every panel in the estate, by building and floor, with this configuration's ticked."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1234,126 +1770,126 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the room, and for how long.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource's policy —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hj1fq4wfsil8oln6ogve">
+      <w:hyperlink w:history="1" r:id="rIdlndwd0pxnkkekeaxyktmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required, and how long somebody has to do it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Also the
 policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wup30hx-ekk5o83q3yl_">
+      <w:hyperlink w:history="1" r:id="rIdjdam_blo5vpiwwjsl6bog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which credentials exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The organisation-wide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 screen sets the default for every panel; a configuration may override it, and
 that is the subject of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcr_qjxrnsuit3btd64lh">
+      <w:hyperlink w:history="1" r:id="rIdvslyjutajiknsb8wv3lc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1799,51 +2335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk7ppic1xngrt6zpjaql43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIduhnv8fbof5uxbnptpw5uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdueqd22gj7wa-r1sbfz0uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rIdtpjnvrtme-itkmbeepmt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rId-jmg15tl7qaj0hl1gquga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdvy_wm1g30adxdcian3tsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rId-hj1fq4wfsil8oln6ogve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId8wup30hx-ekk5o83q3yl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdgcr_qjxrnsuit3btd64lh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ab69bcd12541fee9c2896b2d8d0ddcbdbcf6e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5982c0d2c1634f3c71909b7ee8683a849460e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4i1v5s_3zt4d2h4_tifu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdvbbn-hzqgq4h6kqyqug2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdbewhahcvzdtspkn2mj9ww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId7yovcwry_azcezgkhknsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdjwmkqx1ammpvehdu8py_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId-ejnz1yrzj3p7us4qwdpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#a-note-under-the-room-name" TargetMode="External"/><Relationship Id="rIdz4ogim75pximgm_mxy6mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdbou0ikwswpg1sg1_nngsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlndwd0pxnkkekeaxyktmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjdam_blo5vpiwwjsl6bog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvslyjutajiknsb8wv3lc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ab69bcd12541fee9c2896b2d8d0ddcbdbcf6e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5982c0d2c1634f3c71909b7ee8683a849460e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db31d886eb683666d91818b27b06f11ff2330d50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e591eb02ee17d2c382212a443700107196cbb39.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73d194da981a10d8af7e5503c3e903c588c26368.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4ea768f60832b48eec9c658b0dfc2ea7e61d45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96fa0d9cd416b264dc47a5d93d2412ee5abd5e4e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c484eae2eab9ebc27240b5a32f02e787ee19d0fc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a panel gets its settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>