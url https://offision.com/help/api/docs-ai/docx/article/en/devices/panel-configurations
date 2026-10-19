--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4i1v5s_3zt4d2h4_tifu">
+      <w:hyperlink w:history="1" r:id="rIdpiaogho43g_-1ie-fwciq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/panel-configurations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing you change about a panel is stored on the panel. Its buttons, the
 credentials it asks for, its skin and its screen saver all come from a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">panel
@@ -248,51 +248,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In-room panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the Meeting assistant screen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">inside</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the room. A
 different panel with its own settings, which is why it has its own page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbbn-hzqgq4h6kqyqug2r">
+      <w:hyperlink w:history="1" r:id="rIdharb28qcijvfxf6c1uqp7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The meeting assistant panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -301,51 +301,51 @@
       <w:r>
         <w:t xml:space="preserve"> — what the panel accepts as proof of who somebody is, and
 whether it may accept nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the remote-control countdown, and whether anyone is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbewhahcvzdtspkn2mj9ww">
+      <w:hyperlink w:history="1" r:id="rIdtav6v_j592zwlqu8mnq6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">emailed when a panel goes offline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,51 +514,51 @@
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book from the panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Door &amp; extras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have nothing to offer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yovcwry_azcezgkhknsh">
+      <w:hyperlink w:history="1" r:id="rId-vdjmazxww6v_bkh83nyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Run a panel as a display-only screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -712,62 +712,62 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Room details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Room name text size (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjwmkqx1ammpvehdu8py_y">
+            <w:hyperlink w:history="1" r:id="rIdywkeneuiy0oavitrandoa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text size</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">), amenities, the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-ejnz1yrzj3p7us4qwdpt">
+            <w:hyperlink w:history="1" r:id="rId8uf_ym4w-e0bxkn7vuq3u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">room note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2427"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking details</w:t>
             </w:r>
@@ -975,51 +975,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The three action groups are the old </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Function</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and every switch in them
 is still listed in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4ogim75pximgm_mxy6mn">
+      <w:hyperlink w:history="1" r:id="rIdsznzttsldvh6tcfphfxwu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Function settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Colour
 control</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1068,51 +1068,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Center</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> design draws far less than
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does — no side rail, no background image, no QR slot. A setting
 that design cannot draw is disabled rather than hidden, so the form never
 pretends to change something the panel will ignore. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbou0ikwswpg1sg1_nngsc">
+      <w:hyperlink w:history="1" r:id="rIdrlo7bkl1gmzqlhfsqbcnr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose a panel design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A note under the room name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1258,467 +1258,232 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Room note set to Reminder, reading the room's description.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Info — what the room has.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reminder — what to do before you leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warning — what is out of order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both designs draw it, and so does a 480-wide panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same reminder on the Center design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And on a 480 × 320 panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A note with nothing in it shows nothing — a room with no description, or an
+empty editor. The card also stays off the out-of-service, outside-business-hours
+and licence screens, which carry their own message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Making one panel behave differently</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no per-panel override. A panel that has to behave differently needs a
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">second configuration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and then to be moved onto it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both halves are done from the same dialog: build the configuration, then open
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking panels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assigned device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at the foot of the rail, and tick
+the panels it applies to. The same move can be made from the other direction, on
+the panel list, by setting a panel's configuration there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:extent cx="5715000" cy="4105275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-room-note-info" descr="Info — what the room has." title="Info — what the room has."/>
+            <wp:docPr id="1" name="panel-configuration-assigned-devices" descr="Every panel in the estate, by building and floor, with this configuration's ticked." title="Every panel in the estate, by building and floor, with this configuration's ticked."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3571875"/>
-[...384 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4105275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1770,126 +1535,126 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the room, and for how long.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the resource's policy —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlndwd0pxnkkekeaxyktmu">
+      <w:hyperlink w:history="1" r:id="rIdr-hhgyuvnangovwneu5oi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required, and how long somebody has to do it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Also the
 policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdam_blo5vpiwwjsl6bog">
+      <w:hyperlink w:history="1" r:id="rIdhdxv5gstbwhjcqpzfxzc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which credentials exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The organisation-wide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 screen sets the default for every panel; a configuration may override it, and
 that is the subject of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvslyjutajiknsb8wv3lc7">
+      <w:hyperlink w:history="1" r:id="rIdqfbjuaogbfsfm2ydxn4zu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2335,51 +2100,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4i1v5s_3zt4d2h4_tifu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdvbbn-hzqgq4h6kqyqug2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdbewhahcvzdtspkn2mj9ww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId7yovcwry_azcezgkhknsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdjwmkqx1ammpvehdu8py_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId-ejnz1yrzj3p7us4qwdpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#a-note-under-the-room-name" TargetMode="External"/><Relationship Id="rIdz4ogim75pximgm_mxy6mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdbou0ikwswpg1sg1_nngsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdlndwd0pxnkkekeaxyktmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdjdam_blo5vpiwwjsl6bog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvslyjutajiknsb8wv3lc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ab69bcd12541fee9c2896b2d8d0ddcbdbcf6e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5982c0d2c1634f3c71909b7ee8683a849460e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db31d886eb683666d91818b27b06f11ff2330d50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e591eb02ee17d2c382212a443700107196cbb39.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73d194da981a10d8af7e5503c3e903c588c26368.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4ea768f60832b48eec9c658b0dfc2ea7e61d45.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96fa0d9cd416b264dc47a5d93d2412ee5abd5e4e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c484eae2eab9ebc27240b5a32f02e787ee19d0fc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ef4c4c316cd746069192c4aabe0b20de042d16f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpiaogho43g_-1ie-fwciq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdharb28qcijvfxf6c1uqp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-meeting-assistant-panel/" TargetMode="External"/><Relationship Id="rIdtav6v_j592zwlqu8mnq6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/email-someone-when-a-device-goes-offline/" TargetMode="External"/><Relationship Id="rId-vdjmazxww6v_bkh83nyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-a-panel-as-a-display-only-screen/" TargetMode="External"/><Relationship Id="rIdywkeneuiy0oavitrandoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-room-panel-text-larger/" TargetMode="External"/><Relationship Id="rId8uf_ym4w-e0bxkn7vuq3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#a-note-under-the-room-name" TargetMode="External"/><Relationship Id="rIdsznzttsldvh6tcfphfxwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../panel-function-reference/" TargetMode="External"/><Relationship Id="rIdrlo7bkl1gmzqlhfsqbcnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-a-panel-design/" TargetMode="External"/><Relationship Id="rIdr-hhgyuvnangovwneu5oi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhdxv5gstbwhjcqpzfxzc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdqfbjuaogbfsfm2ydxn4zu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6449ca0577ab58ea76067996bc966824abbaf7b4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb26abbc7c25a0f2b48b395cb812111965a77023.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82b8f7415243bc0e1de0d98b75f649d370b04921.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a15d8c4dd30338e241cecfe52ffc4e1767152601.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a panel gets its settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>