--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-chrdcwvr19efykrnwgsd">
+      <w:hyperlink w:history="1" r:id="rId6r53-sw70tq_bai8ihcio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First: does the console agree the device is offline?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Open </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqjwhar2bmbyr2ghd8tnv">
+      <w:hyperlink w:history="1" r:id="rIdbz9foob7y5sw_qnsywwcx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Device monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, filter
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -343,105 +343,158 @@
       <w:r>
         <w:t xml:space="preserve">Open the configuration's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page and read the list rather than
 trusting that it was filled in. If somebody who should be there cannot be added,
 they lack the permission to manage devices, which is what the picker filters on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Solution 3 — No hardware was ever paired to that device</w:t>
+        <w:t xml:space="preserve">Solution 3 — No hardware is paired to that device</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A device record created ahead of the hardware arriving — reserved, named, placed
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Device monitoring shows a paired device's </w:t>
+        <w:t xml:space="preserve">The alert watches records that have hardware on them </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">now</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A record with none
+is skipped entirely, whether it never had any — reserved, named, placed on a floor
+ahead of delivery — or had some until it was disconnected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That second case is the one that catches people out during a replacement. A panel
+swapped by creating a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">new</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> record rather than by putting the new hardware on the
+existing one leaves the old record still watched and still mailing, and the new
+one silent from the moment it is made. Put the replacement on the record the dead
+panel was on — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdedjlbwhdzioeoqzljmkoj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Replace a panel that has failed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To tell which state a record is in, look at it in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking panel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
+not in Device monitoring: that page lists paired devices only, so a record with
+nothing on it is not there at all. Its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connection status</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-never had a device on it.</w:t>
+        <w:t xml:space="preserve"> in the device list
+reads </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No device assigned</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — It was already sent for this outage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The alert sends </w:t>
       </w:r>
       <w:r>
@@ -501,51 +554,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Outgoing mail is not working at all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The offline alert uses the same outgoing mail as everything else in Offision. If
 booking confirmations and visitor invitations are not arriving either, this is not
 a monitoring problem — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_cyzipyqaj9oxie_pr0e">
+      <w:hyperlink w:history="1" r:id="rIdhkwd2e-6anhbdrbd4qopl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Worth ruling out early when the alert has never worked once, as opposed to having
 stopped. A configuration set up correctly on a tenant whose mail was never
 finished looks exactly like a broken alert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1048,51 +1101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-chrdcwvr19efykrnwgsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdzqjwhar2bmbyr2ghd8tnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdw_cyzipyqaj9oxie_pr0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6r53-sw70tq_bai8ihcio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdbz9foob7y5sw_qnsywwcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdedjlbwhdzioeoqzljmkoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdhkwd2e-6anhbdrbd4qopl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>No offline email arrived</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>