--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6r53-sw70tq_bai8ihcio">
+      <w:hyperlink w:history="1" r:id="rIdsd6j4eis637x-5kvzmi0n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/no-offline-email-arrived/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">First: does the console agree the device is offline?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Open </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbz9foob7y5sw_qnsywwcx">
+      <w:hyperlink w:history="1" r:id="rIdmc0unwvkuynfccmmdsjey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Device monitoring</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, filter
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Status</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -390,51 +390,51 @@
 is skipped entirely, whether it never had any — reserved, named, placed on a floor
 ahead of delivery — or had some until it was disconnected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That second case is the one that catches people out during a replacement. A panel
 swapped by creating a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">new</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> record rather than by putting the new hardware on the
 existing one leaves the old record still watched and still mailing, and the new
 one silent from the moment it is made. Put the replacement on the record the dead
 panel was on — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedjlbwhdzioeoqzljmkoj">
+      <w:hyperlink w:history="1" r:id="rIdlqkw_woffm5snflwovybd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Replace a panel that has failed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To tell which state a record is in, look at it in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking panel</w:t>
       </w:r>
@@ -554,51 +554,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Outgoing mail is not working at all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The offline alert uses the same outgoing mail as everything else in Offision. If
 booking confirmations and visitor invitations are not arriving either, this is not
 a monitoring problem — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkwd2e-6anhbdrbd4qopl">
+      <w:hyperlink w:history="1" r:id="rId6egktsu2bcck2kqcgy8zs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Worth ruling out early when the alert has never worked once, as opposed to having
 stopped. A configuration set up correctly on a tenant whose mail was never
 finished looks exactly like a broken alert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1101,51 +1101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6r53-sw70tq_bai8ihcio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdbz9foob7y5sw_qnsywwcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdedjlbwhdzioeoqzljmkoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rIdhkwd2e-6anhbdrbd4qopl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsd6j4eis637x-5kvzmi0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/no-offline-email-arrived/" TargetMode="External"/><Relationship Id="rIdmc0unwvkuynfccmmdsjey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rIdlqkw_woffm5snflwovybd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../replace-a-failed-panel/" TargetMode="External"/><Relationship Id="rId6egktsu2bcck2kqcgy8zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>No offline email arrived</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>