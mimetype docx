--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,94 +52,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlthinvfenqowcbnlmya5b">
+      <w:hyperlink w:history="1" r:id="rIdk5kavb3kprc5tav7zhx7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allow these outbound, from the network your devices and computers are on. Your
 account lives in one data centre — take that column, and see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb82zndmuvbk12d9kej3b-">
+      <w:hyperlink w:history="1" r:id="rIdm2ntsxgi5wbipl80ppxp5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you
 are not sure which.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your proxy asks for a URL allowlist, these hostnames are it — Offision opens
 no other URLs. Nothing here needs an inbound rule. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgy4r2xrohekp0w4irj6m">
+      <w:hyperlink w:history="1" r:id="rIdgbgm9hre30tppr-qf-5ej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Always</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every device and every app needs all four of these.</w:t>
@@ -1501,101 +1501,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">control processor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follows the third shape and is often the tidiest answer
 on a segmented network: it sits on the equipment's own subnet, reaches the local
 equipment there, and dials out itself — so one box holds the only route out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which shape a given sensor uses is on its own page:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxsezn3wpj1f32v6qtzzk">
+      <w:hyperlink w:history="1" r:id="rId3npgaf11idegurnm47w49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxq11nob8s7p0qgy_vfmt2">
+      <w:hyperlink w:history="1" r:id="rIdk27j4gtvik3rtqworzky-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdha2danlfpuigjgtlquhup">
+      <w:hyperlink w:history="1" r:id="rId2gm8cmnuqu84yrv2lofbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are read from the
 vendor's cloud;
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_oj9v0uehxte490lekc5">
+      <w:hyperlink w:history="1" r:id="rIdfad5n5nkqsqv4vxqqzeag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight sensors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> report through
 a gateway on your network;
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxo72nqw1c1am85ix0d-mu">
+      <w:hyperlink w:history="1" r:id="rIdodlat_l4hwioqh8hkngpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an AXIS door lock relay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> connects to Offision
 itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision never needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2233,51 +2233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlthinvfenqowcbnlmya5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdb82zndmuvbk12d9kej3b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdlgy4r2xrohekp0w4irj6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdvxsezn3wpj1f32v6qtzzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdxq11nob8s7p0qgy_vfmt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdha2danlfpuigjgtlquhup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdb_oj9v0uehxte490lekc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdxo72nqw1c1am85ix0d-mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk5kavb3kprc5tav7zhx7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdm2ntsxgi5wbipl80ppxp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgbgm9hre30tppr-qf-5ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rId3npgaf11idegurnm47w49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdk27j4gtvik3rtqworzky-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId2gm8cmnuqu84yrv2lofbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdfad5n5nkqsqv4vxqqzeag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdodlat_l4hwioqh8hkngpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every address Offision connects to</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>