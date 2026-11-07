--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,94 +52,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5kavb3kprc5tav7zhx7l">
+      <w:hyperlink w:history="1" r:id="rIdq8np4r5ju8cm8ut2ewqkx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/devices/network-allowlist-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allow these outbound, from the network your devices and computers are on. Your
 account lives in one data centre — take that column, and see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2ntsxgi5wbipl80ppxp5">
+      <w:hyperlink w:history="1" r:id="rIdz0h45ddspqp7nns4nlzrq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you
 are not sure which.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your proxy asks for a URL allowlist, these hostnames are it — Offision opens
 no other URLs. Nothing here needs an inbound rule. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbgm9hre30tppr-qf-5ej">
+      <w:hyperlink w:history="1" r:id="rIdbalut06y-dbcwrcnze-uo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put Offision devices on a locked-down network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Always</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every device and every app needs all four of these.</w:t>
@@ -1501,101 +1501,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">control processor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follows the third shape and is often the tidiest answer
 on a segmented network: it sits on the equipment's own subnet, reaches the local
 equipment there, and dials out itself — so one box holds the only route out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which shape a given sensor uses is on its own page:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3npgaf11idegurnm47w49">
+      <w:hyperlink w:history="1" r:id="rIdx570k8fs7nlrf-keoldjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk27j4gtvik3rtqworzky-">
+      <w:hyperlink w:history="1" r:id="rIdvtmzhdlg86wvzbrqkovpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cisco Webex Control Hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gm8cmnuqu84yrv2lofbu">
+      <w:hyperlink w:history="1" r:id="rIdxspk36mtbftkdi67ovnsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are read from the
 vendor's cloud;
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfad5n5nkqsqv4vxqqzeag">
+      <w:hyperlink w:history="1" r:id="rIdq2tlzdgukrt-lkqbtd6-e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Milesight sensors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> report through
 a gateway on your network;
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodlat_l4hwioqh8hkngpy">
+      <w:hyperlink w:history="1" r:id="rIdft3hib5zs8efnmzocjld7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an AXIS door lock relay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> connects to Offision
 itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision never needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2233,51 +2233,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk5kavb3kprc5tav7zhx7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdm2ntsxgi5wbipl80ppxp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdgbgm9hre30tppr-qf-5ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rId3npgaf11idegurnm47w49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdk27j4gtvik3rtqworzky-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rId2gm8cmnuqu84yrv2lofbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdfad5n5nkqsqv4vxqqzeag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdodlat_l4hwioqh8hkngpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq8np4r5ju8cm8ut2ewqkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdz0h45ddspqp7nns4nlzrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdbalut06y-dbcwrcnze-uo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-offision-devices-on-a-locked-down-network/" TargetMode="External"/><Relationship Id="rIdx570k8fs7nlrf-keoldjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdvtmzhdlg86wvzbrqkovpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-webex-control-hub/" TargetMode="External"/><Relationship Id="rIdxspk36mtbftkdi67ovnsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdq2tlzdgukrt-lkqbtd6-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdft3hib5zs8efnmzocjld7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Every address Offision connects to</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>